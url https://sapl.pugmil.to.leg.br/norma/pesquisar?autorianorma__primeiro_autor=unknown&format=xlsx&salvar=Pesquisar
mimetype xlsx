--- v0 (2026-03-07)
+++ v1 (2026-06-08)
@@ -10,73 +10,166 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="927" uniqueCount="485">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>LO</t>
+  </si>
+  <si>
+    <t>Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2026/168/lei_n_449-2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Fundo Municipal do Idoso e dá outras providências.</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2026/167/lei_n_448-2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Conselho Municipal do Idoso - COMUI do Município de Pugmil - TO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2026/166/lei_n_447-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência, rastreabilidade e controle da execução das emendas parlamentares no âmbito do Município de Pugmil - TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2026/169/resolucao_n_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores da câmara municipal de pugmil - TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2026/165/lei_n_446-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I da Lei 243, de 18 de dezembro de 2017 que dispõe sobre a organização da Estrutura Administrativa do Poder Executivo do município de Pugmil e dá outras providências.</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2026/164/lei_n_445-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público no exercício de 2026, nos termos do inciso IX, do art. 37 da Constituição Federal.</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2026/163/lei_n_444-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 005/2003 que dispõe sobre o Estatuto dos Servidores Públicos de Pugmil/TO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2026/162/lei_n_443-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 387 de 22 de dezembro de 2023, dispõe sobre o plano de cargos, carreiras e remuneração (PCCR) dos servidores públicos do quadro geral do município de Pugmil - TO., adota outras providências, para assegurar a preservação dos direitos dos servidores investidos em mandato eletivo, altera seus anexos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2026/161/lei_n_442-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 388, de 22 de dezembro de 2023, que dispõe sobre o plano de cargos, carreira e remuneração dos trabalhadores da saúde do município de Pugmil - TO, para assegurar a preservação dos direitos dos servidores investidos em mandato eletivo, altera seus anexos e dá outras providências.</t>
+  </si>
+  <si>
     <t>6</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2026/82/portaria_no_06_fiscal_de_contratos.pdf</t>
   </si>
   <si>
     <t>Nomeia a senhora Vanessa Souza Oliveira, exercer o cargo de Auxiliar Administrativo desta Câmara Municipal de Pugmil - Tocantins, para exercer cumulativamente, o cargo de Fiscal de Contrato, e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2026/81/portaria_no_05_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>Nomeia a senhora Julyane Freitas Coelho, para exercer cumulativamente com o cargo de Secretária Administrativo, o cargo de Agente de Contratação, desta Câmara Municipal de Pugmil - Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>4</t>
@@ -84,74 +177,116 @@
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2026/80/portaria_no_04_2026_vanessa.pdf</t>
   </si>
   <si>
     <t>Nomeia a senhora Vanessa Souza Oliveira, exercer o cargo de Auxiliar Administrativo desta Câmara Municipal de Pugmil - Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2026/69/portaria_03_2026_controladora.pdf</t>
   </si>
   <si>
     <t>Nomeia a senhora JULIANA RODRIGUES COELHO, para exercer o cargo de Chefe do Controle Interno desta Câmara Municipal de Pugmil - Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2026/68/portaria_02_2026_secretaria.pdf</t>
   </si>
   <si>
     <t>Nomeia a senhora JULYANE FREITAS COELHO, para exercer o cargo de Secretária Administrativa desta Câmara Municipal de Pugmil - Tocantins e dá outras providências.</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2026/67/portaria_01_2026_tesoureiro.pdf</t>
   </si>
   <si>
     <t>Nomeia o Vereador Elmir Oliveira da Silva, para exercer a função de Tesoureiro desta Câmara Municipal de Pugmil - Tocantins, e designa o mesmo para assinar conjuntamente com o Presidente, os documentos bancários.</t>
   </si>
   <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/160/lei_n_441-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o plano Plurianual para o período de 2026/2029 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/159/lei_n_440-2025.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Pugmil, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/158/lei_n_439-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2026 (Ano Referência de 2025) e dá outras providências.</t>
+  </si>
+  <si>
     <t>40</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/78/portaria_40-2025.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Presidente da Câmara para fazer uma viagem à Palmas-Tocantins, representando o Poder Legislativo de Pugmil, e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/79/portaria_38-2025.pdf</t>
   </si>
   <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/157/lei_n_438-2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o município de Pugmil - TO a firmar termo de cooperação técnica, financeira e de bens móveis mútua com os municípios vizinhos de Porto Nacional, Nova Rosalândia e Paraíso do Tocantins, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/156/lei_n_437-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei Municipal n° 355, de 1° de dezembro de 2022, que "dispõe sobre a política municipal de atendimento aos direitos da criança e do adolescente, cria o Fundo Municipal dos Direitos da Criança e do Adolescente e estabelece a estrutura e funcionamento do Conselho Tutelar de Pugmil - TO", para instituir a licença-saúde aos conselheiros tutelares e dá outras providências.</t>
+  </si>
+  <si>
     <t>37</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/77/portaria_37-2025.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Presidente da Câmara para fazer uma viagem à Paraíso do Tocantins, representando o Poder Legislativo de Pugmil, e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/76/portaria_36-2025.pdf</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/75/portaria_35-2025.pdf</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/74/portaria_34-2025.pdf</t>
@@ -207,180 +342,309 @@
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/61/portaria_n_26-2025.pdf</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/60/portaria_n_25-2025.pdf</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/59/portaria_n_24-2025.pdf</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/58/portaria_n_23-2025.pdf</t>
   </si>
   <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/155/lei_n_436-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal de Turismo - COMTUR e dá outras providências.</t>
+  </si>
+  <si>
     <t>22</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/57/portaria_n_22-2025.pdf</t>
   </si>
   <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/154/lei_n_435-2025.pdf</t>
+  </si>
+  <si>
+    <t>Prorroga a vigência do Plano Municipal de Educação (PME) aprovado pela Lei Municipal n° 189, de 23 de junho de 2015, e dá outras providências.</t>
+  </si>
+  <si>
     <t>21</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/52/portaria_n_021-2025.pdf</t>
   </si>
   <si>
     <t>Concede diária a Vereadores para participarem de evento do TCE, representando o Poder Legislativo de Pugmil, e dá outras providências.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/51/portaria_n_020-2025.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Presidente da Câmara para participar de evento representando o Poder Legislativo de Pugmil, e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/50/portaria_n_019-2025.pdf</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/49/portaria_n_018-2025.pdf</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/48/portaria_n_017-2025.pdf</t>
   </si>
   <si>
     <t>Nomeia a senhora Juliana Ribeiro Aguiar, para exercer o cargo de Assessora Técnica desta Câmara Municipal de Pugmil - Tocantins e dá outras providências.</t>
   </si>
   <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/153/lei_n_434-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei 05 de 02 de junho de 2003 que dispõe sobre o Estatuto dos Servidores Públicos de Pugmil - TO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/152/lei_n_433-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I da Lei 243, de 18 de dezembro de 2017 que dispõe sobre a organização da Estrutura Administrativa do Poder Executivo do Município de Pugmil e dá outras providências.</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/150/lei_n_432-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transição e o reenquadramento de servidores públicos efetivos entre planos de cargos e carreiras da Administração Pública Municipal e dá outras providências.</t>
+  </si>
+  <si>
     <t>16</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/47/portaria_n_016-2025.pdf</t>
   </si>
   <si>
     <t>Exonera a servidora Juliana Ribeiro Aguiar, do cargo de Assessora Técnica desta Câmara Municipal de Pugmil - Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/46/portaria_n_015-2025.pdf</t>
   </si>
   <si>
     <t>Exonera a servidora Lohaynne Martins Tavares, do cargo de Chefe do Controle Interno desta Câmara Municipal de Pugmil - Tocantins e dá outras providências.</t>
   </si>
   <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/151/lei_n_431-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera PPA/LDO/LOA para o exercício financeiro de 2025 e autoriza abertura de crédito adicional suplementar.</t>
+  </si>
+  <si>
     <t>14</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/45/portaria_n_014-2025.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Presidente Alessandro Ribeiro de Sá, para viagem a Palmas - Tocantins.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/42/portaria_n_13.pdf</t>
   </si>
   <si>
     <t>Nomeia o senhor ADRIANO SOUSA MARINHO, para exercer o cargo de Agente de Vigilância desta Câmara Municipal de Pugmil - Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>12A</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/53/portaria_n_012a-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece luto e ponto facultativo no âmbito da Câmara Municipal de Pugmil.</t>
   </si>
   <si>
-    <t>RES</t>
-[...4 lines deleted...]
-  <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/56/resolucao_03-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre folga do servidor no dia do seu aniversário e dá outras providências.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/41/portaria_12-2025_10.pdf</t>
   </si>
   <si>
     <t>Nomeia o senhor DENILSON NASCIMENTO DIAS, para exercer o cargo de Agente de Vigilância desta Câmara Municipal de Pugmil - Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/55/portaria_11-2025.pdf</t>
   </si>
   <si>
     <t>Concede diárias para Vereadores, para participar da XXVI Marcha em Defesa dos Municípios em Brasília - DF.</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/43/decreto_legislativo_n_003_de_13_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição da Comissão Especial de Vereadores de Pugmil - Tocantins, para participar da XXVI Marcha em Defesa dos Municípios em Brasília - DF, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/149/lei_n_425-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Tabela 5 - Grupo 3: Técnico de Enfermagem - 40 horas, como anexo da Lei Municipal n° 388, de 22 de dezembro de 2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/148/lei_n_424-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo Único da Lei Municipal n° 410/2024 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/147/lei_n_423-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera os Anexos I e II da Lei 243, de 18 de dezembro de 2017 que dispõe sobre a organização da Estrutura Administrativa do Poder Executivo do Município de Pugmil e dá outras providências.</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/146/lei_n_422-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 383 de 11 de dezembro de 2023 que dispõe sobre o sistema municipal de cultura do município de Pugmil - TO, cria o Conselho Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/145/lei_n_421-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Revisão Geral Anual dos proventos dos trabalhadores da saúde do município de Pugmil, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/144/lei_n_420-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Revisão Geral Anual dos proventos dos servidores Quadro Geral do município de Pugmil - TO, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/143/lei_n_419-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Revisão Geral Anual dos proventos dos profissionais da educação básica do Poder Executivo do Município de Pugmil - TO, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/142/lei_n_418-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implementação de programa de alfabetização "Agora é a minha vez, vou aprender a ler" dá outras providências.</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2025/141/lei_n_417-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Alfabetização no Ensino Fundamental e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/40/portaria_10-2025_10.pdf</t>
   </si>
   <si>
     <t>Concede diárias aos Vereadores de Pugmil, e dá outras providencias.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/39/portaria_9-2025_9.pdf</t>
   </si>
   <si>
     <t>Concede Licença Maternidade à Servidora Lohaynne Martins Tavares, do cargo de Chefe do Controle Interno desta Câmara Municipal de Pugmil - Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/65/resolucao_n_002-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Diário Oficial Eletrônico da Câmara Municipal de Pugmil, Estado do Tocantins, como meio oficial de comunicação, publicidade e divulgação dos atos do Poder Legislativo e dá outras providências.</t>
   </si>
@@ -430,81 +694,627 @@
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/36/portaria_4-2025_5.pdf</t>
   </si>
   <si>
     <t>Nomeia a senhora GISLENE MARTINS SOUSA, Secretária Administrativo, para exercer o cargo de Presidente da Comissão Permanente de Licitação_x000D_
 desta Camera Municipal de Pugmil - Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/35/portaria_3-2025_4.pdf</t>
   </si>
   <si>
     <t>Nomeia a senhora GISLENE MARTINS SOUSA, para exercer o cargo de Secretária Administrativo desta Camara Municipal de Pugmil - Tocantins e da outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/34/portaria_2-2025_3.pdf</t>
   </si>
   <si>
     <t>Nomeia a senhora JULIANA RIBEIRO AGUIAR, para exercer o cargo de Assessora Técnica desta Camara Municipal de Pugmil - Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2025/1/portaria_001-2025.pdf</t>
   </si>
   <si>
     <t>Nomeia o Vereador William Pereira Mota, para exercer a função de  Tesoureiro desta Câmara Municipal de Pugmil -Tocantins, e designa o mesmo para    assinar conjuntamente com o Presidente, os documentas bancários.</t>
   </si>
   <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/140/lei_n_411-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de Praça Pública a ser construída na Avenida Pium no Setor Bela Vista de "Praça José Neto Cabral da Silva" dá outras providências.</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/139/lei_n_410-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX, do art. 37 da Constituição Federal.</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/138/lei_n_409-2024.pdf</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/137/lei_n_406-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2025 (Ano referência de 2024) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/136/lei_n_405-2024.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a Lei Federal n° 13.460, de 26 de junho de 2017, e institui o Conselho Municipal de Usuários dos Serviços Públicos (COMUSP).</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/93/decreto_legislativo_n_007-2024_rotated.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre aprovação das Contas Consolidadas do Município de Pugmil - Tocantins, referente ao exercício de 2022, tendo como principal gestor o Prefeito Dircineu Francisco Bolina e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/92/decreto_legislativo_n_006-2024_rotated.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre aprovação das Contas Consolidadas do Município de Pugmil - Tocantins, referente ao exercício de 2021, tendo como principal gestor o Prefeito Dircineu Francisco Bolina e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/91/decreto_legislativo_n_005-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre aprovação das Contas Consolidadas do Município de Pugmil - Tocantins, referente ao exercício de 2020, tendo como principal gestor o Prefeito Dircineu Francisco e dá outras providências.</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/135/lei_n_404-2024.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia do Católico no âmbito do município de Pugmil - TO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/134/lei_n_403-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Centro de Convenções Primeira-Dama Maria Justina "Dona Tina" localizado no Município de Pugmil-TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/133/lei_n_402-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera PPA/LDO/LOA para o exercício financeiro de 2024 e autoriza abertura de crédito adicional suplementar.</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/132/lei_n_401-2024.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal n° 315/2021, que ratificou o protocolo de intenções que realizou a adesão do município ao consórcio conectar.</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/104/portaria_n_071-2024.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece recesso parlamentar no período de 01 a 31 de julho de 2024 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/131/lei_n_400-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação da relação de medicamentos essenciais (REMUNE), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/130/lei_n_399-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo realizar, ao final de cada exercício financeiro, o pagamento de 100% do valor da 13° parcela do repasse anual referente ao incentivo do Programa de Agente Comunitário de Saúde e Agente Combate as endemias por meio de incentivo financeiro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/129/lei_n_398-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Estrutura Administrativa do Poder Executivo do município de Pugmil-TO constantes nas Leis n° 243/2017 e cria as Secretarias da Mulher, da Cultura e das Relações Institucionais, dando, ainda, outras providências.</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/128/lei_n_396-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal n° 001/2004, de 20 de fevereiro de 2004, que cria o Conselho Municipal de Segurança Alimentar e Nutricional - COMSEA do município de Pugmil, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/127/lei_n_395-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a realização de concurso público para provimento de cargos efetivos do Quadro-Geral do Poder Executivo, dos trabalhadores da saúde e dos profissionais da educação básica do município de Pugmil-TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/126/lei_n_394-2024.pdf</t>
+  </si>
+  <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2024/9/decreto_legislativo_no_004-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Fixação dos Subsídios dos Vereadores do Município de pugmil - TO e adota outras providências".</t>
   </si>
   <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/89/decreto_legislativo_n_004-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fixação dos subsídios dos Vereadores do Município de Pugmil - TO e dá outras providências.</t>
+  </si>
+  <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2024/8/decreto_legislativo_no_003-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a reposição de perda remuneratória da Câmara Municipal de Pugmil - Tocantins, e dá outras providências."</t>
   </si>
   <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/88/decreto_legislativo_n_003-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reposição de perda remuneratória da Câmara Municipal de Pugmil - Tocantins - Tocantins e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/86/decreto_legislativo_n_002-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração do artigo 2° do Decreto Legislativo n° 002/2023, de 11 de maio de 2023, que, "Dispõe sobre a reposição de perda salarial e remuneratória da Câmara Municipal de Pugmil - Tocantins - Tocantins e dá outras providências.</t>
+  </si>
+  <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2024/7/decreto_legislativo_no_002-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Alteração do Artigo 2° do decreto Legislativo n° 002/2023, de 11 de Maio de 2023, que "Dispõe sobre a reposição de perda salarial e remuneratória da Câmara Municipal de Pugmil - Tocantins, e dá outras providências."</t>
   </si>
   <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/125/lei_n_393-2024.pdf</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/124/lei_n_392-2024.pdf</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/123/lei_n_391-2024.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Recuperação Fiscal do município de Pugmil - REFIS 2024, concedendo desconto para o pagamento de tributos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/122/lei_n_390-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a repassar aos profissionais que integram as Equipes de Saúde Bucal - ESB do Município de Pugmil os recursos recebidos da União Federal à título de incentivo para o custeio das equipes - pagamento por desempenho, criando o "Pagamento por Desempenho Portaria GM/MS n° 960/2023" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/121/lei_n_389-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo realizar o pagamento de 100% do valor da 13° parcela do repasse anual de 2023 referente ao incentivo do Programa de Agente Comunitário de Saúde e Agente Combate as endemias por meio de incentivo financeiro e dá outras providências.</t>
+  </si>
+  <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2024/6/decreto_legislativo_no_001-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Alteração do Anexo I, do Decreto Legislativo n° 001/2023, que trata da Estrutura Organizacional e Quadro de pessoal do Poder Legislativo e dá outras providências".</t>
   </si>
   <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/84/decreto_legislativo_n_001-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração do Anexo I, do Decreto Legislativo n° 001/2023, que trata da Estrutura Organizacional e Quadro de Pessoal do Poder Legislativo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/94/portaria_n_001-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre nomeação de Presidente da Comissão Permanente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2024/96/portaria_n_002-2024.pdf</t>
+  </si>
+  <si>
+    <t>Nomeia a servidora Vanessa Lino de Sousa, para ser responsável pela alimentação do Portal de Transparência desta Câmara Municipal de Pugmil - Tocantins, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/120/lei_n_388-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação do Plano de Cargos, Carreiras e Salários dos trabalhadores da saúde do município de Pugmil, institui novos padrões de vencimento, estabelece normas gerais de enquadramento e dá outras providências.</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/119/lei_n_387-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Plano de Cargos, Carreiras e Remuneração (PCCR) dos Servidores Públicos do Quadro Geral do Município de Pugmil - TO, adota outras providências.</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/118/lei_n_384-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2024 (Ano Referência de 2023) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/116/portaria_n_098-2023.pdf</t>
+  </si>
+  <si>
+    <t>Concede diária ao vereador/presidente Giscard Parente de Castro.</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/115/portaria_n_096-2023.pdf</t>
+  </si>
+  <si>
+    <t>Concede diária à vereadora Nelma Rosa Lopes Aguiar.</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/114/portaria_n_094-2023.pdf</t>
+  </si>
+  <si>
+    <t>Concede diária à vereadora Dayane Bezerra do Vale Dias.</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/113/portaria_n_093-2023.pdf</t>
+  </si>
+  <si>
+    <t>Concede diária à senhora Lohaynne Martins Tavares.</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/112/portaria_n_092-2023.pdf</t>
+  </si>
+  <si>
+    <t>Concede diária à senhora Vanessa Lino de Sousa.</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/111/portaria_n_091-2023.pdf</t>
+  </si>
+  <si>
+    <t>Concede diária ao senhor Daniel Junior Fernandes da Silva.</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/110/portaria_n_089-2023.pdf</t>
+  </si>
+  <si>
+    <t>Concede diária ao vereador Aldo Rodrigues Coelho.</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/109/portaria_n_084-2023.pdf</t>
+  </si>
+  <si>
+    <t>Concede diária a senhora Vanessa Lino de Sousa.</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/108/portaria_n_083-2023.pdf</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/107/portaria_n_082-2023.pdf</t>
+  </si>
+  <si>
+    <t>Concede diária ao senhor Bruno Cardoso Dal Moro.</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/106/portaria_n_080-2023.pdf</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/184/lei-382-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para doação de imóveis de propriedade do município aos beneficiários do programa Minha Casa Minha Vida - Entidades PMCMV - e do Governo Federal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/183/lei-381-2023.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo a repassar recursos recebidos da união para cumprimento da assistência financeira complementar de que trata a Emenda Constitucional 127/2022.</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/182/lei-380-2023.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo Único da Lei Municipal n° 363, de 13 de fevereiro de 2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/105/portaria_n_073-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/90/decreto_legislativo_n_005-2023.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece ponto facultativo no âmbito desta Câmara Municipal, transfere a sessão e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/103/portaria_n_071-2023.pdf</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/181/lei-377-2023.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei 356/2022, 15 de dezembro de 2022, que instituiu a Lei de Diretrizes Orçamentárias para o exercício de 2023.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/97/portaria_n_004-2023.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece ponto facultativo no âmbito desta Câmara Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/180/lei-376-2023.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 040/2007 dando nova denominação à Avenida Palmas para "Avenida Governador Siqueira Campos" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/179/lei-374-2023.pdf</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/102/portaria_n_048-2023.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Frente Parlamentar de Defesa dos Direitos das pessoas com Transtorno do Espectro Autista deste município de Pugmil - TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/87/decreto_legislativo_n_003-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/85/decreto_legislativo_n_002-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre data base para reposição de perda salarial e remuneratória da Câmara Municipal de Pugmil - Tocantins e dá outras providências.</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/178/lei-373-2023.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I da Lei 243, de 18 de dezembro de 2017 que dispõe sobre a organização de Estrutura Administrativa do Poder Executivo do Município de Pugmil e dá outras providências.</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/177/lei-371-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Junta Médica Oficial do Município de Pugmil - TO no âmbito do serviço público municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/176/lei-370-2023.pdf</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/175/lei-369-2023.pdf</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/174/lei-368-2023.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Bolsa para concessão de auxílio financeiro a estudantes do Ensino Superior de Graduação e Pós - Graduação, residentes no município de Pugmil e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/101/portaria_n_018-2023.pdf</t>
+  </si>
+  <si>
+    <t>Nomeia a Vereadora Dayane do Vale Bezerra Dias, para exercer a função de tesoureira desta Câmara Municipal de Pugmil - Tocantins, e designa a mesma para assinar conjuntamente com o Presidente, os documentos bancários.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/83/decreto_legislativo_n_001-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Estrutura Organizacional e Quadro de Pessoal do Poder Legislativo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/173/lei-366-2023.pdf</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/172/lei-365-2023.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 262/2018, de 15 de junho de 2018 que fixa o valor para pagamento de obrigações de pequeno valor/RPV, decorrentes de decisões judiciais, nos termos do art. 100, parágrafos 3° e 4° da Constituição Federal.</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/171/lei-364-2023.pdf</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/170/lei-363-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/100/portaria_n_007-2023.pdf</t>
+  </si>
+  <si>
+    <t>Nomeia o senhor Daniel Junior Fernandes da Silva, exercer o cargo de Motorista desta Câmara Municipal de Pugmil - Tocantins, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/99/portaria_n_006-2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre nomeação de membro da Comissão Permanente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/98/portaria_n_005-2023.pdf</t>
+  </si>
+  <si>
+    <t>Nomeia a Vereador Fabiano Peixoto Cardoso, para exercer a função de tesoureiro e, assinar conjuntamente com a Presidente, toda a documentação bancária referente à conta corrente desta Câmara Municipal de Pugmil - Tocantins.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2023/95/portaria_n_002-2023.pdf</t>
+  </si>
+  <si>
+    <t>Nomeia a senhora Lohaaynne Martins Tavares, exercer o cargo de Chefe do Controle Interno desta Câmara Municipal de Pugmil - Tocantins e dá outras providências.</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/normajuridica/2021/117/lei_n_315-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica protocola de intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate a pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
+  </si>
+  <si>
     <t>287</t>
-  </si>
-[...4 lines deleted...]
-    <t>Lei Ordinária</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2019/32/lei_no_287_de_05_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo I da Lei n° 277, de 14 de Março de 2019, que trata da Estrutura Administrativa do Poder Executivo do Município de Pugmil e dá outras providências".</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2019/31/lei_no_286_de_05_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX, do art. 37 da Constituição Federal".</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/normajuridica/2019/30/lei_no_285_de_2019.pdf</t>
   </si>
   <si>
     <t>"Altera os Anexos da Lei 246/2017 de 18 de dezembro de 2017, que dispõe sobre o Plano Plurianual 2018/2021".</t>
   </si>
@@ -1003,1977 +1813,4323 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/82/portaria_no_06_fiscal_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/81/portaria_no_05_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/80/portaria_no_04_2026_vanessa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/69/portaria_03_2026_controladora.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/68/portaria_02_2026_secretaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/67/portaria_01_2026_tesoureiro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/78/portaria_40-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/79/portaria_38-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/77/portaria_37-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/76/portaria_36-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/75/portaria_35-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/74/portaria_34-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/73/portaria_33-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/72/portaria_32-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/71/portaria_31-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/70/portaria_30-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/64/portaria_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/63/portaria_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/62/portaria_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/61/portaria_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/60/portaria_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/59/portaria_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/58/portaria_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/57/portaria_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/52/portaria_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/51/portaria_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/50/portaria_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/49/portaria_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/48/portaria_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/47/portaria_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/46/portaria_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/45/portaria_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/42/portaria_n_13.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/53/portaria_n_012a-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/56/resolucao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/41/portaria_12-2025_10.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/55/portaria_11-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/43/decreto_legislativo_n_003_de_13_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/40/portaria_10-2025_10.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/39/portaria_9-2025_9.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/65/resolucao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/66/resolucao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/38/portaria_8-2025_8.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/37/portaria_7-2025_7.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/44/decreto_municipal_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/54/portaria_06-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/4/portaria_5-2025_6.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/36/portaria_4-2025_5.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/35/portaria_3-2025_4.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/34/portaria_2-2025_3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/1/portaria_001-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/9/decreto_legislativo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/8/decreto_legislativo_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/7/decreto_legislativo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/6/decreto_legislativo_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/32/lei_no_287_de_05_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/31/lei_no_286_de_05_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/30/lei_no_285_de_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/29/lei_no_284_de_2019_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/28/lei_no_283_de_2019_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/27/lei_n_280-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/26/lei_n_279-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/24/lei_278-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/25/lei_n_276-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2018/13/decreto_legislativo_n_04-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2018/12/decreto_legislativo_n_03-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2018/11/decreto_legislativo_n_02-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2018/10/decreto_legislativo_n_001-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2017/16/decreto_legislativo_n_003-2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2017/17/decreto_legislativo_no_001-2017_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2017/15/decreto_legislativo_n_002-2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2017/5/lei_218-2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2017/14/decreto_legislativo_001-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2016/19/decreto_legislativo_no_003-2016_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2016/18/decreto_legislativo_no_001-2016_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2015/3/resolucao_n_002_2015__.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2015/23/decreto_legislativo_no_005_2015__.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2015/33/_emenda_a_lei_organica_n_001_2015__.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2015/2/resolucao_n_001_2015__.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2015/22/decreto_legislativo_no_003_2015__.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2015/21/decreto_n_02_2015__.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2015/20/decreto_legislativo_n_01_2015__.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/168/lei_n_449-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/167/lei_n_448-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/166/lei_n_447-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/169/resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/165/lei_n_446-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/164/lei_n_445-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/163/lei_n_444-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/162/lei_n_443-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/161/lei_n_442-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/82/portaria_no_06_fiscal_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/81/portaria_no_05_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/80/portaria_no_04_2026_vanessa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/69/portaria_03_2026_controladora.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/68/portaria_02_2026_secretaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2026/67/portaria_01_2026_tesoureiro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/160/lei_n_441-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/159/lei_n_440-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/158/lei_n_439-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/78/portaria_40-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/79/portaria_38-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/157/lei_n_438-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/156/lei_n_437-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/77/portaria_37-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/76/portaria_36-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/75/portaria_35-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/74/portaria_34-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/73/portaria_33-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/72/portaria_32-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/71/portaria_31-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/70/portaria_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/64/portaria_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/63/portaria_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/62/portaria_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/61/portaria_n_26-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/60/portaria_n_25-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/59/portaria_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/58/portaria_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/155/lei_n_436-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/57/portaria_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/154/lei_n_435-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/52/portaria_n_021-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/51/portaria_n_020-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/50/portaria_n_019-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/49/portaria_n_018-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/48/portaria_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/153/lei_n_434-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/152/lei_n_433-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/150/lei_n_432-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/47/portaria_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/46/portaria_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/151/lei_n_431-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/45/portaria_n_014-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/42/portaria_n_13.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/53/portaria_n_012a-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/56/resolucao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/41/portaria_12-2025_10.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/55/portaria_11-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/43/decreto_legislativo_n_003_de_13_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/149/lei_n_425-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/148/lei_n_424-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/147/lei_n_423-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/146/lei_n_422-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/145/lei_n_421-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/144/lei_n_420-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/143/lei_n_419-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/142/lei_n_418-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/141/lei_n_417-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/40/portaria_10-2025_10.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/39/portaria_9-2025_9.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/65/resolucao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/66/resolucao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/38/portaria_8-2025_8.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/37/portaria_7-2025_7.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/44/decreto_municipal_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/54/portaria_06-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/4/portaria_5-2025_6.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/36/portaria_4-2025_5.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/35/portaria_3-2025_4.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/34/portaria_2-2025_3.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2025/1/portaria_001-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/140/lei_n_411-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/139/lei_n_410-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/138/lei_n_409-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/137/lei_n_406-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/136/lei_n_405-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/93/decreto_legislativo_n_007-2024_rotated.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/92/decreto_legislativo_n_006-2024_rotated.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/91/decreto_legislativo_n_005-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/135/lei_n_404-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/134/lei_n_403-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/133/lei_n_402-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/132/lei_n_401-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/104/portaria_n_071-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/131/lei_n_400-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/130/lei_n_399-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/129/lei_n_398-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/128/lei_n_396-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/127/lei_n_395-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/126/lei_n_394-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/9/decreto_legislativo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/89/decreto_legislativo_n_004-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/8/decreto_legislativo_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/88/decreto_legislativo_n_003-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/86/decreto_legislativo_n_002-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/7/decreto_legislativo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/125/lei_n_393-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/124/lei_n_392-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/123/lei_n_391-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/122/lei_n_390-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/121/lei_n_389-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/6/decreto_legislativo_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/84/decreto_legislativo_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/94/portaria_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2024/96/portaria_n_002-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/120/lei_n_388-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/119/lei_n_387-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/118/lei_n_384-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/116/portaria_n_098-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/115/portaria_n_096-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/114/portaria_n_094-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/113/portaria_n_093-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/112/portaria_n_092-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/111/portaria_n_091-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/110/portaria_n_089-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/109/portaria_n_084-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/108/portaria_n_083-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/107/portaria_n_082-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/106/portaria_n_080-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/184/lei-382-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/183/lei-381-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/182/lei-380-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/105/portaria_n_073-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/90/decreto_legislativo_n_005-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/103/portaria_n_071-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/181/lei-377-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/97/portaria_n_004-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/180/lei-376-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/179/lei-374-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/102/portaria_n_048-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/87/decreto_legislativo_n_003-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/85/decreto_legislativo_n_002-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/178/lei-373-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/177/lei-371-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/176/lei-370-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/175/lei-369-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/174/lei-368-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/101/portaria_n_018-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/83/decreto_legislativo_n_001-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/173/lei-366-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/172/lei-365-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/171/lei-364-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/170/lei-363-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/100/portaria_n_007-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/99/portaria_n_006-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/98/portaria_n_005-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2023/95/portaria_n_002-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2021/117/lei_n_315-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/32/lei_no_287_de_05_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/31/lei_no_286_de_05_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/30/lei_no_285_de_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/29/lei_no_284_de_2019_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/28/lei_no_283_de_2019_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/27/lei_n_280-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/26/lei_n_279-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/24/lei_278-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2019/25/lei_n_276-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2018/13/decreto_legislativo_n_04-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2018/12/decreto_legislativo_n_03-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2018/11/decreto_legislativo_n_02-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2018/10/decreto_legislativo_n_001-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2017/16/decreto_legislativo_n_003-2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2017/17/decreto_legislativo_no_001-2017_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2017/15/decreto_legislativo_n_002-2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2017/5/lei_218-2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2017/14/decreto_legislativo_001-2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2016/19/decreto_legislativo_no_003-2016_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2016/18/decreto_legislativo_no_001-2016_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2015/3/resolucao_n_002_2015__.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2015/23/decreto_legislativo_no_005_2015__.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2015/33/_emenda_a_lei_organica_n_001_2015__.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2015/2/resolucao_n_001_2015__.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2015/22/decreto_legislativo_no_003_2015__.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2015/21/decreto_n_02_2015__.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/normajuridica/2015/20/decreto_legislativo_n_01_2015__.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G83"/>
+  <dimension ref="A1:G185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="102.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
-        <v>82</v>
+        <v>168</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
-        <v>81</v>
+        <v>167</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
-        <v>80</v>
+        <v>166</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
-        <v>69</v>
+        <v>169</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
-        <v>68</v>
+        <v>165</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
-        <v>67</v>
+        <v>164</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
-        <v>78</v>
+        <v>163</v>
       </c>
       <c r="B8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G8" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
-        <v>79</v>
+        <v>162</v>
       </c>
       <c r="B9">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G9" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
-        <v>77</v>
+        <v>161</v>
       </c>
       <c r="B10">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G10" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B11">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G11" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B12">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="G12" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B13">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="G13" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B14">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G14" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B15">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="G15" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B16">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="G16" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
-        <v>70</v>
+        <v>160</v>
       </c>
       <c r="B17">
         <v>2025</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="G17" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
-        <v>64</v>
+        <v>159</v>
       </c>
       <c r="B18">
         <v>2025</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="G18" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
+        <v>158</v>
+      </c>
+      <c r="B19">
+        <v>2025</v>
+      </c>
+      <c r="C19" t="s">
         <v>63</v>
       </c>
-      <c r="B19">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="G19" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="B20">
         <v>2025</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="G20" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="B21">
         <v>2025</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="G21" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
-        <v>60</v>
+        <v>157</v>
       </c>
       <c r="B22">
         <v>2025</v>
       </c>
       <c r="C22" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="G22" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
-        <v>59</v>
+        <v>156</v>
       </c>
       <c r="B23">
         <v>2025</v>
       </c>
       <c r="C23" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="G23" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="B24">
         <v>2025</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="G24" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="B25">
         <v>2025</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="G25" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="B26">
         <v>2025</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F26" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G26" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="B27">
         <v>2025</v>
       </c>
       <c r="C27" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="G27" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="B28">
         <v>2025</v>
       </c>
       <c r="C28" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E28" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="G28" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="B29">
         <v>2025</v>
       </c>
       <c r="C29" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E29" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="G29" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="B30">
         <v>2025</v>
       </c>
       <c r="C30" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E30" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="G30" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="B31">
         <v>2025</v>
       </c>
       <c r="C31" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E31" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="G31" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="B32">
         <v>2025</v>
       </c>
       <c r="C32" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E32" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="G32" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="B33">
         <v>2025</v>
       </c>
       <c r="C33" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="D33" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E33" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="G33" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="B34">
         <v>2025</v>
       </c>
       <c r="C34" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E34" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="G34" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="B35">
         <v>2025</v>
       </c>
       <c r="C35" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E35" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="G35" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B36">
         <v>2025</v>
       </c>
       <c r="C36" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>95</v>
+        <v>39</v>
       </c>
       <c r="E36" t="s">
+        <v>40</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="G36" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="B37">
         <v>2025</v>
       </c>
       <c r="C37" t="s">
+        <v>106</v>
+      </c>
+      <c r="D37" t="s">
+        <v>39</v>
+      </c>
+      <c r="E37" t="s">
+        <v>40</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="G37" t="s">
         <v>99</v>
-      </c>
-[...10 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B38">
         <v>2025</v>
       </c>
       <c r="C38" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E38" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="G38" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
-        <v>43</v>
+        <v>155</v>
       </c>
       <c r="B39">
         <v>2025</v>
       </c>
       <c r="C39" t="s">
-        <v>18</v>
+        <v>110</v>
       </c>
       <c r="D39" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E39" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="G39" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="B40">
         <v>2025</v>
       </c>
       <c r="C40" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D40" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E40" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G40" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
-        <v>39</v>
+        <v>154</v>
       </c>
       <c r="B41">
         <v>2025</v>
       </c>
       <c r="C41" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="G41" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="B42">
         <v>2025</v>
       </c>
       <c r="C42" t="s">
-        <v>21</v>
+        <v>118</v>
       </c>
       <c r="D42" t="s">
-        <v>95</v>
+        <v>39</v>
       </c>
       <c r="E42" t="s">
-        <v>96</v>
+        <v>40</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G42" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="B43">
         <v>2025</v>
       </c>
       <c r="C43" t="s">
-        <v>24</v>
+        <v>121</v>
       </c>
       <c r="D43" t="s">
-        <v>95</v>
+        <v>39</v>
       </c>
       <c r="E43" t="s">
-        <v>96</v>
+        <v>40</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="G43" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="B44">
         <v>2025</v>
       </c>
       <c r="C44" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D44" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E44" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="G44" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="B45">
         <v>2025</v>
       </c>
       <c r="C45" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D45" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E45" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F45" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="G45" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B46">
         <v>2025</v>
       </c>
       <c r="C46" t="s">
-        <v>21</v>
+        <v>128</v>
       </c>
       <c r="D46" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="E46" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="G46" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
-        <v>54</v>
+        <v>153</v>
       </c>
       <c r="B47">
         <v>2025</v>
       </c>
       <c r="C47" t="s">
-        <v>7</v>
+        <v>131</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="G47" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
-        <v>4</v>
+        <v>152</v>
       </c>
       <c r="B48">
         <v>2025</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="G48" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
-        <v>36</v>
+        <v>150</v>
       </c>
       <c r="B49">
         <v>2025</v>
       </c>
       <c r="C49" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="G49" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="B50">
         <v>2025</v>
       </c>
       <c r="C50" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="D50" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E50" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="G50" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="B51">
         <v>2025</v>
       </c>
       <c r="C51" t="s">
-        <v>21</v>
+        <v>143</v>
       </c>
       <c r="D51" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E51" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="G51" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
-        <v>1</v>
+        <v>151</v>
       </c>
       <c r="B52">
         <v>2025</v>
       </c>
       <c r="C52" t="s">
-        <v>24</v>
+        <v>146</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="G52" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="B53">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C53" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="D53" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="E53" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="G53" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="B54">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C54" t="s">
-        <v>18</v>
+        <v>152</v>
       </c>
       <c r="D54" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="E54" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="G54" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="B55">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C55" t="s">
-        <v>21</v>
+        <v>155</v>
       </c>
       <c r="D55" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="E55" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="G55" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
-        <v>6</v>
+        <v>56</v>
       </c>
       <c r="B56">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C56" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D56" t="s">
-        <v>105</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="G56" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="B57">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C57" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="D57" t="s">
-        <v>148</v>
+        <v>39</v>
       </c>
       <c r="E57" t="s">
-        <v>149</v>
+        <v>40</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>150</v>
+        <v>161</v>
       </c>
       <c r="G57" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="B58">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C58" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="D58" t="s">
-        <v>148</v>
+        <v>39</v>
       </c>
       <c r="E58" t="s">
-        <v>149</v>
+        <v>40</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="G58" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="B59">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C59" t="s">
-        <v>155</v>
+        <v>49</v>
       </c>
       <c r="D59" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="E59" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="G59" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
-        <v>29</v>
+        <v>149</v>
       </c>
       <c r="B60">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C60" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="D60" t="s">
-        <v>148</v>
+        <v>8</v>
       </c>
       <c r="E60" t="s">
-        <v>149</v>
+        <v>9</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="G60" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
-        <v>28</v>
+        <v>148</v>
       </c>
       <c r="B61">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C61" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="D61" t="s">
-        <v>148</v>
+        <v>8</v>
       </c>
       <c r="E61" t="s">
-        <v>149</v>
+        <v>9</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="G61" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="B62">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C62" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="D62" t="s">
-        <v>148</v>
+        <v>8</v>
       </c>
       <c r="E62" t="s">
-        <v>149</v>
+        <v>9</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="G62" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
-        <v>26</v>
+        <v>146</v>
       </c>
       <c r="B63">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C63" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="D63" t="s">
-        <v>148</v>
+        <v>8</v>
       </c>
       <c r="E63" t="s">
-        <v>149</v>
+        <v>9</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="G63" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
-        <v>24</v>
+        <v>145</v>
       </c>
       <c r="B64">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C64" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="D64" t="s">
-        <v>148</v>
+        <v>8</v>
       </c>
       <c r="E64" t="s">
-        <v>149</v>
+        <v>9</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="G64" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
-        <v>25</v>
+        <v>144</v>
       </c>
       <c r="B65">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="C65" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="D65" t="s">
-        <v>148</v>
+        <v>8</v>
       </c>
       <c r="E65" t="s">
-        <v>149</v>
+        <v>9</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="G65" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
-        <v>13</v>
+        <v>143</v>
       </c>
       <c r="B66">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C66" t="s">
-        <v>15</v>
+        <v>188</v>
       </c>
       <c r="D66" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E66" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="G66" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
-        <v>12</v>
+        <v>142</v>
       </c>
       <c r="B67">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C67" t="s">
-        <v>18</v>
+        <v>191</v>
       </c>
       <c r="D67" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E67" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="G67" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="B68">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C68" t="s">
-        <v>21</v>
+        <v>194</v>
       </c>
       <c r="D68" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E68" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="G68" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="B69">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="C69" t="s">
-        <v>24</v>
+        <v>197</v>
       </c>
       <c r="D69" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="E69" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="G69" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="B70">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C70" t="s">
-        <v>18</v>
+        <v>200</v>
       </c>
       <c r="D70" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="E70" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="G70" t="s">
-        <v>185</v>
+        <v>202</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="B71">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C71" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D71" t="s">
-        <v>105</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="G71" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="B72">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C72" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D72" t="s">
-        <v>105</v>
+        <v>19</v>
       </c>
       <c r="E72" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="G72" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="B73">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C73" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="D73" t="s">
-        <v>148</v>
+        <v>39</v>
       </c>
       <c r="E73" t="s">
-        <v>149</v>
+        <v>40</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="G73" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B74">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="C74" t="s">
-        <v>24</v>
+        <v>210</v>
       </c>
       <c r="D74" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="E74" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="G74" t="s">
-        <v>194</v>
+        <v>212</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="B75">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="C75" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="D75" t="s">
-        <v>105</v>
+        <v>166</v>
       </c>
       <c r="E75" t="s">
-        <v>106</v>
+        <v>167</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="G75" t="s">
-        <v>196</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="B76">
-        <v>2016</v>
+        <v>2025</v>
       </c>
       <c r="C76" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="D76" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="E76" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>197</v>
+        <v>215</v>
       </c>
       <c r="G76" t="s">
-        <v>198</v>
+        <v>216</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B77">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="C77" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D77" t="s">
-        <v>95</v>
+        <v>39</v>
       </c>
       <c r="E77" t="s">
-        <v>96</v>
+        <v>40</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="G77" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="B78">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="C78" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="D78" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="E78" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="G78" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B79">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="C79" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D79" t="s">
-        <v>203</v>
+        <v>39</v>
       </c>
       <c r="E79" t="s">
-        <v>204</v>
+        <v>40</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>205</v>
+        <v>221</v>
       </c>
       <c r="G79" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="B80">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="C80" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="D80" t="s">
-        <v>95</v>
+        <v>39</v>
       </c>
       <c r="E80" t="s">
-        <v>96</v>
+        <v>40</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="G80" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="B81">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="C81" t="s">
         <v>18</v>
       </c>
       <c r="D81" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="E81" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="G81" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="B82">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="C82" t="s">
-        <v>21</v>
+        <v>227</v>
       </c>
       <c r="D82" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E82" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>211</v>
+        <v>228</v>
       </c>
       <c r="G82" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
+        <v>139</v>
+      </c>
+      <c r="B83">
+        <v>2024</v>
+      </c>
+      <c r="C83" t="s">
+        <v>230</v>
+      </c>
+      <c r="D83" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="G83" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84">
+        <v>138</v>
+      </c>
+      <c r="B84">
+        <v>2024</v>
+      </c>
+      <c r="C84" t="s">
+        <v>233</v>
+      </c>
+      <c r="D84" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="G84" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85">
+        <v>137</v>
+      </c>
+      <c r="B85">
+        <v>2024</v>
+      </c>
+      <c r="C85" t="s">
+        <v>235</v>
+      </c>
+      <c r="D85" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="G85" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86">
+        <v>136</v>
+      </c>
+      <c r="B86">
+        <v>2024</v>
+      </c>
+      <c r="C86" t="s">
+        <v>238</v>
+      </c>
+      <c r="D86" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="G86" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87">
+        <v>93</v>
+      </c>
+      <c r="B87">
+        <v>2024</v>
+      </c>
+      <c r="C87" t="s">
+        <v>210</v>
+      </c>
+      <c r="D87" t="s">
+        <v>166</v>
+      </c>
+      <c r="E87" t="s">
+        <v>167</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="G87" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88">
+        <v>92</v>
+      </c>
+      <c r="B88">
+        <v>2024</v>
+      </c>
+      <c r="C88" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88" t="s">
+        <v>166</v>
+      </c>
+      <c r="E88" t="s">
+        <v>167</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="G88" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89">
+        <v>91</v>
+      </c>
+      <c r="B89">
+        <v>2024</v>
+      </c>
+      <c r="C89" t="s">
+        <v>43</v>
+      </c>
+      <c r="D89" t="s">
+        <v>166</v>
+      </c>
+      <c r="E89" t="s">
+        <v>167</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="G89" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90">
+        <v>135</v>
+      </c>
+      <c r="B90">
+        <v>2024</v>
+      </c>
+      <c r="C90" t="s">
+        <v>247</v>
+      </c>
+      <c r="D90" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="G90" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91">
+        <v>134</v>
+      </c>
+      <c r="B91">
+        <v>2024</v>
+      </c>
+      <c r="C91" t="s">
+        <v>250</v>
+      </c>
+      <c r="D91" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="G91" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92">
+        <v>133</v>
+      </c>
+      <c r="B92">
+        <v>2024</v>
+      </c>
+      <c r="C92" t="s">
+        <v>253</v>
+      </c>
+      <c r="D92" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="G92" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93">
+        <v>132</v>
+      </c>
+      <c r="B93">
+        <v>2024</v>
+      </c>
+      <c r="C93" t="s">
+        <v>256</v>
+      </c>
+      <c r="D93" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="G93" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94">
+        <v>104</v>
+      </c>
+      <c r="B94">
+        <v>2024</v>
+      </c>
+      <c r="C94" t="s">
+        <v>259</v>
+      </c>
+      <c r="D94" t="s">
+        <v>39</v>
+      </c>
+      <c r="E94" t="s">
+        <v>40</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="G94" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95">
+        <v>131</v>
+      </c>
+      <c r="B95">
+        <v>2024</v>
+      </c>
+      <c r="C95" t="s">
+        <v>262</v>
+      </c>
+      <c r="D95" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="G95" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96">
+        <v>130</v>
+      </c>
+      <c r="B96">
+        <v>2024</v>
+      </c>
+      <c r="C96" t="s">
+        <v>265</v>
+      </c>
+      <c r="D96" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="G96" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97">
+        <v>129</v>
+      </c>
+      <c r="B97">
+        <v>2024</v>
+      </c>
+      <c r="C97" t="s">
+        <v>268</v>
+      </c>
+      <c r="D97" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="G97" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98">
+        <v>128</v>
+      </c>
+      <c r="B98">
+        <v>2024</v>
+      </c>
+      <c r="C98" t="s">
+        <v>271</v>
+      </c>
+      <c r="D98" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="G98" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99">
+        <v>127</v>
+      </c>
+      <c r="B99">
+        <v>2024</v>
+      </c>
+      <c r="C99" t="s">
+        <v>274</v>
+      </c>
+      <c r="D99" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="G99" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100">
+        <v>126</v>
+      </c>
+      <c r="B100">
+        <v>2024</v>
+      </c>
+      <c r="C100" t="s">
+        <v>277</v>
+      </c>
+      <c r="D100" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="G100" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101">
+        <v>9</v>
+      </c>
+      <c r="B101">
+        <v>2024</v>
+      </c>
+      <c r="C101" t="s">
+        <v>46</v>
+      </c>
+      <c r="D101" t="s">
+        <v>166</v>
+      </c>
+      <c r="E101" t="s">
+        <v>167</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G101" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102">
+        <v>89</v>
+      </c>
+      <c r="B102">
+        <v>2024</v>
+      </c>
+      <c r="C102" t="s">
+        <v>46</v>
+      </c>
+      <c r="D102" t="s">
+        <v>166</v>
+      </c>
+      <c r="E102" t="s">
+        <v>167</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="G102" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103">
+        <v>8</v>
+      </c>
+      <c r="B103">
+        <v>2024</v>
+      </c>
+      <c r="C103" t="s">
+        <v>49</v>
+      </c>
+      <c r="D103" t="s">
+        <v>166</v>
+      </c>
+      <c r="E103" t="s">
+        <v>167</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="G103" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104">
+        <v>88</v>
+      </c>
+      <c r="B104">
+        <v>2024</v>
+      </c>
+      <c r="C104" t="s">
+        <v>49</v>
+      </c>
+      <c r="D104" t="s">
+        <v>166</v>
+      </c>
+      <c r="E104" t="s">
+        <v>167</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="G104" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105">
+        <v>86</v>
+      </c>
+      <c r="B105">
+        <v>2024</v>
+      </c>
+      <c r="C105" t="s">
+        <v>52</v>
+      </c>
+      <c r="D105" t="s">
+        <v>166</v>
+      </c>
+      <c r="E105" t="s">
+        <v>167</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="G105" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106">
+        <v>7</v>
+      </c>
+      <c r="B106">
+        <v>2024</v>
+      </c>
+      <c r="C106" t="s">
+        <v>52</v>
+      </c>
+      <c r="D106" t="s">
+        <v>166</v>
+      </c>
+      <c r="E106" t="s">
+        <v>167</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="G106" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107">
+        <v>125</v>
+      </c>
+      <c r="B107">
+        <v>2024</v>
+      </c>
+      <c r="C107" t="s">
+        <v>291</v>
+      </c>
+      <c r="D107" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="G107" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108">
+        <v>124</v>
+      </c>
+      <c r="B108">
+        <v>2024</v>
+      </c>
+      <c r="C108" t="s">
+        <v>293</v>
+      </c>
+      <c r="D108" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="G108" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109">
+        <v>123</v>
+      </c>
+      <c r="B109">
+        <v>2024</v>
+      </c>
+      <c r="C109" t="s">
+        <v>295</v>
+      </c>
+      <c r="D109" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="G109" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110">
+        <v>122</v>
+      </c>
+      <c r="B110">
+        <v>2024</v>
+      </c>
+      <c r="C110" t="s">
+        <v>298</v>
+      </c>
+      <c r="D110" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="G110" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111">
+        <v>121</v>
+      </c>
+      <c r="B111">
+        <v>2024</v>
+      </c>
+      <c r="C111" t="s">
+        <v>301</v>
+      </c>
+      <c r="D111" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="G111" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112">
+        <v>6</v>
+      </c>
+      <c r="B112">
+        <v>2024</v>
+      </c>
+      <c r="C112" t="s">
+        <v>18</v>
+      </c>
+      <c r="D112" t="s">
+        <v>166</v>
+      </c>
+      <c r="E112" t="s">
+        <v>167</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="G112" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113">
+        <v>84</v>
+      </c>
+      <c r="B113">
+        <v>2024</v>
+      </c>
+      <c r="C113" t="s">
+        <v>18</v>
+      </c>
+      <c r="D113" t="s">
+        <v>166</v>
+      </c>
+      <c r="E113" t="s">
+        <v>167</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="G113" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114">
+        <v>94</v>
+      </c>
+      <c r="B114">
+        <v>2024</v>
+      </c>
+      <c r="C114" t="s">
+        <v>18</v>
+      </c>
+      <c r="D114" t="s">
+        <v>39</v>
+      </c>
+      <c r="E114" t="s">
+        <v>40</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="G114" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115">
+        <v>96</v>
+      </c>
+      <c r="B115">
+        <v>2024</v>
+      </c>
+      <c r="C115" t="s">
+        <v>52</v>
+      </c>
+      <c r="D115" t="s">
+        <v>39</v>
+      </c>
+      <c r="E115" t="s">
+        <v>40</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="G115" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116">
+        <v>120</v>
+      </c>
+      <c r="B116">
+        <v>2023</v>
+      </c>
+      <c r="C116" t="s">
+        <v>312</v>
+      </c>
+      <c r="D116" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="G116" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117">
+        <v>119</v>
+      </c>
+      <c r="B117">
+        <v>2023</v>
+      </c>
+      <c r="C117" t="s">
+        <v>315</v>
+      </c>
+      <c r="D117" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="G117" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118">
+        <v>118</v>
+      </c>
+      <c r="B118">
+        <v>2023</v>
+      </c>
+      <c r="C118" t="s">
+        <v>318</v>
+      </c>
+      <c r="D118" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="G118" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119">
+        <v>116</v>
+      </c>
+      <c r="B119">
+        <v>2023</v>
+      </c>
+      <c r="C119" t="s">
+        <v>321</v>
+      </c>
+      <c r="D119" t="s">
+        <v>39</v>
+      </c>
+      <c r="E119" t="s">
+        <v>40</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="G119" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120">
+        <v>115</v>
+      </c>
+      <c r="B120">
+        <v>2023</v>
+      </c>
+      <c r="C120" t="s">
+        <v>324</v>
+      </c>
+      <c r="D120" t="s">
+        <v>39</v>
+      </c>
+      <c r="E120" t="s">
+        <v>40</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="G120" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121">
+        <v>114</v>
+      </c>
+      <c r="B121">
+        <v>2023</v>
+      </c>
+      <c r="C121" t="s">
+        <v>327</v>
+      </c>
+      <c r="D121" t="s">
+        <v>39</v>
+      </c>
+      <c r="E121" t="s">
+        <v>40</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="G121" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122">
+        <v>113</v>
+      </c>
+      <c r="B122">
+        <v>2023</v>
+      </c>
+      <c r="C122" t="s">
+        <v>330</v>
+      </c>
+      <c r="D122" t="s">
+        <v>39</v>
+      </c>
+      <c r="E122" t="s">
+        <v>40</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="G122" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123">
+        <v>112</v>
+      </c>
+      <c r="B123">
+        <v>2023</v>
+      </c>
+      <c r="C123" t="s">
+        <v>333</v>
+      </c>
+      <c r="D123" t="s">
+        <v>39</v>
+      </c>
+      <c r="E123" t="s">
+        <v>40</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="G123" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124">
+        <v>111</v>
+      </c>
+      <c r="B124">
+        <v>2023</v>
+      </c>
+      <c r="C124" t="s">
+        <v>336</v>
+      </c>
+      <c r="D124" t="s">
+        <v>39</v>
+      </c>
+      <c r="E124" t="s">
+        <v>40</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="G124" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125">
+        <v>110</v>
+      </c>
+      <c r="B125">
+        <v>2023</v>
+      </c>
+      <c r="C125" t="s">
+        <v>339</v>
+      </c>
+      <c r="D125" t="s">
+        <v>39</v>
+      </c>
+      <c r="E125" t="s">
+        <v>40</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G125" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126">
+        <v>109</v>
+      </c>
+      <c r="B126">
+        <v>2023</v>
+      </c>
+      <c r="C126" t="s">
+        <v>342</v>
+      </c>
+      <c r="D126" t="s">
+        <v>39</v>
+      </c>
+      <c r="E126" t="s">
+        <v>40</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="G126" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127">
+        <v>108</v>
+      </c>
+      <c r="B127">
+        <v>2023</v>
+      </c>
+      <c r="C127" t="s">
+        <v>345</v>
+      </c>
+      <c r="D127" t="s">
+        <v>39</v>
+      </c>
+      <c r="E127" t="s">
+        <v>40</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="G127" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128">
+        <v>107</v>
+      </c>
+      <c r="B128">
+        <v>2023</v>
+      </c>
+      <c r="C128" t="s">
+        <v>347</v>
+      </c>
+      <c r="D128" t="s">
+        <v>39</v>
+      </c>
+      <c r="E128" t="s">
+        <v>40</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="G128" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129">
+        <v>106</v>
+      </c>
+      <c r="B129">
+        <v>2023</v>
+      </c>
+      <c r="C129" t="s">
+        <v>350</v>
+      </c>
+      <c r="D129" t="s">
+        <v>39</v>
+      </c>
+      <c r="E129" t="s">
+        <v>40</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="G129" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130">
+        <v>184</v>
+      </c>
+      <c r="B130">
+        <v>2023</v>
+      </c>
+      <c r="C130" t="s">
+        <v>352</v>
+      </c>
+      <c r="D130" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="G130" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131">
+        <v>183</v>
+      </c>
+      <c r="B131">
+        <v>2023</v>
+      </c>
+      <c r="C131" t="s">
+        <v>355</v>
+      </c>
+      <c r="D131" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="G131" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132">
+        <v>182</v>
+      </c>
+      <c r="B132">
+        <v>2023</v>
+      </c>
+      <c r="C132" t="s">
+        <v>358</v>
+      </c>
+      <c r="D132" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="G132" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133">
+        <v>105</v>
+      </c>
+      <c r="B133">
+        <v>2023</v>
+      </c>
+      <c r="C133" t="s">
+        <v>361</v>
+      </c>
+      <c r="D133" t="s">
+        <v>39</v>
+      </c>
+      <c r="E133" t="s">
+        <v>40</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="G133" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134">
+        <v>90</v>
+      </c>
+      <c r="B134">
+        <v>2023</v>
+      </c>
+      <c r="C134" t="s">
+        <v>43</v>
+      </c>
+      <c r="D134" t="s">
+        <v>166</v>
+      </c>
+      <c r="E134" t="s">
+        <v>167</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="G134" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135">
+        <v>103</v>
+      </c>
+      <c r="B135">
+        <v>2023</v>
+      </c>
+      <c r="C135" t="s">
+        <v>259</v>
+      </c>
+      <c r="D135" t="s">
+        <v>39</v>
+      </c>
+      <c r="E135" t="s">
+        <v>40</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="G135" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136">
+        <v>181</v>
+      </c>
+      <c r="B136">
+        <v>2023</v>
+      </c>
+      <c r="C136" t="s">
+        <v>366</v>
+      </c>
+      <c r="D136" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="G136" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137">
+        <v>97</v>
+      </c>
+      <c r="B137">
+        <v>2023</v>
+      </c>
+      <c r="C137" t="s">
+        <v>46</v>
+      </c>
+      <c r="D137" t="s">
+        <v>39</v>
+      </c>
+      <c r="E137" t="s">
+        <v>40</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="G137" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138">
+        <v>180</v>
+      </c>
+      <c r="B138">
+        <v>2023</v>
+      </c>
+      <c r="C138" t="s">
+        <v>371</v>
+      </c>
+      <c r="D138" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="G138" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139">
+        <v>179</v>
+      </c>
+      <c r="B139">
+        <v>2023</v>
+      </c>
+      <c r="C139" t="s">
+        <v>374</v>
+      </c>
+      <c r="D139" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="G139" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140">
+        <v>102</v>
+      </c>
+      <c r="B140">
+        <v>2023</v>
+      </c>
+      <c r="C140" t="s">
+        <v>376</v>
+      </c>
+      <c r="D140" t="s">
+        <v>39</v>
+      </c>
+      <c r="E140" t="s">
+        <v>40</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="G140" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="A141">
+        <v>87</v>
+      </c>
+      <c r="B141">
+        <v>2023</v>
+      </c>
+      <c r="C141" t="s">
+        <v>49</v>
+      </c>
+      <c r="D141" t="s">
+        <v>166</v>
+      </c>
+      <c r="E141" t="s">
+        <v>167</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="G141" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="A142">
+        <v>85</v>
+      </c>
+      <c r="B142">
+        <v>2023</v>
+      </c>
+      <c r="C142" t="s">
+        <v>52</v>
+      </c>
+      <c r="D142" t="s">
+        <v>166</v>
+      </c>
+      <c r="E142" t="s">
+        <v>167</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="G142" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="A143">
+        <v>178</v>
+      </c>
+      <c r="B143">
+        <v>2023</v>
+      </c>
+      <c r="C143" t="s">
+        <v>382</v>
+      </c>
+      <c r="D143" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="G143" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144">
+        <v>177</v>
+      </c>
+      <c r="B144">
+        <v>2023</v>
+      </c>
+      <c r="C144" t="s">
+        <v>385</v>
+      </c>
+      <c r="D144" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="G144" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145">
+        <v>176</v>
+      </c>
+      <c r="B145">
+        <v>2023</v>
+      </c>
+      <c r="C145" t="s">
+        <v>388</v>
+      </c>
+      <c r="D145" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="G145" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146">
+        <v>175</v>
+      </c>
+      <c r="B146">
+        <v>2023</v>
+      </c>
+      <c r="C146" t="s">
+        <v>390</v>
+      </c>
+      <c r="D146" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="G146" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147">
+        <v>174</v>
+      </c>
+      <c r="B147">
+        <v>2023</v>
+      </c>
+      <c r="C147" t="s">
+        <v>392</v>
+      </c>
+      <c r="D147" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="G147" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148">
+        <v>101</v>
+      </c>
+      <c r="B148">
+        <v>2023</v>
+      </c>
+      <c r="C148" t="s">
+        <v>126</v>
+      </c>
+      <c r="D148" t="s">
+        <v>39</v>
+      </c>
+      <c r="E148" t="s">
+        <v>40</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="G148" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149">
+        <v>83</v>
+      </c>
+      <c r="B149">
+        <v>2023</v>
+      </c>
+      <c r="C149" t="s">
+        <v>18</v>
+      </c>
+      <c r="D149" t="s">
+        <v>166</v>
+      </c>
+      <c r="E149" t="s">
+        <v>167</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="G149" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="A150">
+        <v>173</v>
+      </c>
+      <c r="B150">
+        <v>2023</v>
+      </c>
+      <c r="C150" t="s">
+        <v>399</v>
+      </c>
+      <c r="D150" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="G150" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151">
+        <v>172</v>
+      </c>
+      <c r="B151">
+        <v>2023</v>
+      </c>
+      <c r="C151" t="s">
+        <v>401</v>
+      </c>
+      <c r="D151" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="G151" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152">
+        <v>171</v>
+      </c>
+      <c r="B152">
+        <v>2023</v>
+      </c>
+      <c r="C152" t="s">
+        <v>404</v>
+      </c>
+      <c r="D152" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="G152" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153">
+        <v>170</v>
+      </c>
+      <c r="B153">
+        <v>2023</v>
+      </c>
+      <c r="C153" t="s">
+        <v>406</v>
+      </c>
+      <c r="D153" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G153" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154">
+        <v>100</v>
+      </c>
+      <c r="B154">
+        <v>2023</v>
+      </c>
+      <c r="C154" t="s">
+        <v>210</v>
+      </c>
+      <c r="D154" t="s">
+        <v>39</v>
+      </c>
+      <c r="E154" t="s">
+        <v>40</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="G154" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7">
+      <c r="A155">
+        <v>99</v>
+      </c>
+      <c r="B155">
+        <v>2023</v>
+      </c>
+      <c r="C155" t="s">
+        <v>38</v>
+      </c>
+      <c r="D155" t="s">
+        <v>39</v>
+      </c>
+      <c r="E155" t="s">
+        <v>40</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="G155" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7">
+      <c r="A156">
+        <v>98</v>
+      </c>
+      <c r="B156">
+        <v>2023</v>
+      </c>
+      <c r="C156" t="s">
+        <v>43</v>
+      </c>
+      <c r="D156" t="s">
+        <v>39</v>
+      </c>
+      <c r="E156" t="s">
+        <v>40</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="G156" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="A157">
+        <v>95</v>
+      </c>
+      <c r="B157">
+        <v>2023</v>
+      </c>
+      <c r="C157" t="s">
+        <v>52</v>
+      </c>
+      <c r="D157" t="s">
+        <v>39</v>
+      </c>
+      <c r="E157" t="s">
+        <v>40</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="G157" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158">
+        <v>117</v>
+      </c>
+      <c r="B158">
+        <v>2021</v>
+      </c>
+      <c r="C158" t="s">
+        <v>416</v>
+      </c>
+      <c r="D158" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="G158" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159">
+        <v>32</v>
+      </c>
+      <c r="B159">
+        <v>2019</v>
+      </c>
+      <c r="C159" t="s">
+        <v>419</v>
+      </c>
+      <c r="D159" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="G159" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7">
+      <c r="A160">
+        <v>31</v>
+      </c>
+      <c r="B160">
+        <v>2019</v>
+      </c>
+      <c r="C160" t="s">
+        <v>422</v>
+      </c>
+      <c r="D160" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="G160" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161">
+        <v>30</v>
+      </c>
+      <c r="B161">
+        <v>2019</v>
+      </c>
+      <c r="C161" t="s">
+        <v>425</v>
+      </c>
+      <c r="D161" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="G161" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162">
+        <v>29</v>
+      </c>
+      <c r="B162">
+        <v>2019</v>
+      </c>
+      <c r="C162" t="s">
+        <v>428</v>
+      </c>
+      <c r="D162" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="G162" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163">
+        <v>28</v>
+      </c>
+      <c r="B163">
+        <v>2019</v>
+      </c>
+      <c r="C163" t="s">
+        <v>431</v>
+      </c>
+      <c r="D163" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="G163" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164">
+        <v>27</v>
+      </c>
+      <c r="B164">
+        <v>2019</v>
+      </c>
+      <c r="C164" t="s">
+        <v>434</v>
+      </c>
+      <c r="D164" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="G164" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165">
+        <v>26</v>
+      </c>
+      <c r="B165">
+        <v>2019</v>
+      </c>
+      <c r="C165" t="s">
+        <v>437</v>
+      </c>
+      <c r="D165" t="s">
+        <v>8</v>
+      </c>
+      <c r="E165" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="G165" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166">
+        <v>24</v>
+      </c>
+      <c r="B166">
+        <v>2019</v>
+      </c>
+      <c r="C166" t="s">
+        <v>440</v>
+      </c>
+      <c r="D166" t="s">
+        <v>8</v>
+      </c>
+      <c r="E166" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="G166" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167">
+        <v>25</v>
+      </c>
+      <c r="B167">
+        <v>2019</v>
+      </c>
+      <c r="C167" t="s">
+        <v>443</v>
+      </c>
+      <c r="D167" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="G167" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168">
+        <v>13</v>
+      </c>
+      <c r="B168">
+        <v>2018</v>
+      </c>
+      <c r="C168" t="s">
+        <v>46</v>
+      </c>
+      <c r="D168" t="s">
+        <v>166</v>
+      </c>
+      <c r="E168" t="s">
+        <v>167</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="G168" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169">
+        <v>12</v>
+      </c>
+      <c r="B169">
+        <v>2018</v>
+      </c>
+      <c r="C169" t="s">
+        <v>49</v>
+      </c>
+      <c r="D169" t="s">
+        <v>166</v>
+      </c>
+      <c r="E169" t="s">
+        <v>167</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="G169" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170">
+        <v>11</v>
+      </c>
+      <c r="B170">
+        <v>2018</v>
+      </c>
+      <c r="C170" t="s">
+        <v>52</v>
+      </c>
+      <c r="D170" t="s">
+        <v>166</v>
+      </c>
+      <c r="E170" t="s">
+        <v>167</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="G170" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171">
+        <v>10</v>
+      </c>
+      <c r="B171">
+        <v>2018</v>
+      </c>
+      <c r="C171" t="s">
+        <v>18</v>
+      </c>
+      <c r="D171" t="s">
+        <v>166</v>
+      </c>
+      <c r="E171" t="s">
+        <v>167</v>
+      </c>
+      <c r="F171" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="G171" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172">
+        <v>16</v>
+      </c>
+      <c r="B172">
+        <v>2017</v>
+      </c>
+      <c r="C172" t="s">
+        <v>49</v>
+      </c>
+      <c r="D172" t="s">
+        <v>166</v>
+      </c>
+      <c r="E172" t="s">
+        <v>167</v>
+      </c>
+      <c r="F172" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="G172" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173">
+        <v>17</v>
+      </c>
+      <c r="B173">
+        <v>2017</v>
+      </c>
+      <c r="C173" t="s">
+        <v>46</v>
+      </c>
+      <c r="D173" t="s">
+        <v>166</v>
+      </c>
+      <c r="E173" t="s">
+        <v>167</v>
+      </c>
+      <c r="F173" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="G173" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174">
+        <v>15</v>
+      </c>
+      <c r="B174">
+        <v>2017</v>
+      </c>
+      <c r="C174" t="s">
+        <v>52</v>
+      </c>
+      <c r="D174" t="s">
+        <v>166</v>
+      </c>
+      <c r="E174" t="s">
+        <v>167</v>
+      </c>
+      <c r="F174" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="G174" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175">
+        <v>5</v>
+      </c>
+      <c r="B175">
+        <v>2017</v>
+      </c>
+      <c r="C175" t="s">
+        <v>460</v>
+      </c>
+      <c r="D175" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="G175" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176">
+        <v>14</v>
+      </c>
+      <c r="B176">
+        <v>2017</v>
+      </c>
+      <c r="C176" t="s">
+        <v>18</v>
+      </c>
+      <c r="D176" t="s">
+        <v>166</v>
+      </c>
+      <c r="E176" t="s">
+        <v>167</v>
+      </c>
+      <c r="F176" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="G176" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177">
+        <v>19</v>
+      </c>
+      <c r="B177">
+        <v>2016</v>
+      </c>
+      <c r="C177" t="s">
+        <v>49</v>
+      </c>
+      <c r="D177" t="s">
+        <v>166</v>
+      </c>
+      <c r="E177" t="s">
+        <v>167</v>
+      </c>
+      <c r="F177" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="G177" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178">
+        <v>18</v>
+      </c>
+      <c r="B178">
+        <v>2016</v>
+      </c>
+      <c r="C178" t="s">
+        <v>18</v>
+      </c>
+      <c r="D178" t="s">
+        <v>166</v>
+      </c>
+      <c r="E178" t="s">
+        <v>167</v>
+      </c>
+      <c r="F178" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="G178" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179">
+        <v>3</v>
+      </c>
+      <c r="B179">
+        <v>2015</v>
+      </c>
+      <c r="C179" t="s">
+        <v>52</v>
+      </c>
+      <c r="D179" t="s">
+        <v>19</v>
+      </c>
+      <c r="E179" t="s">
         <v>20</v>
       </c>
-      <c r="B83">
+      <c r="F179" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="G179" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180">
+        <v>23</v>
+      </c>
+      <c r="B180">
         <v>2015</v>
       </c>
-      <c r="C83" t="s">
-[...12 lines deleted...]
-        <v>214</v>
+      <c r="C180" t="s">
+        <v>43</v>
+      </c>
+      <c r="D180" t="s">
+        <v>166</v>
+      </c>
+      <c r="E180" t="s">
+        <v>167</v>
+      </c>
+      <c r="F180" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="G180" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181">
+        <v>33</v>
+      </c>
+      <c r="B181">
+        <v>2015</v>
+      </c>
+      <c r="C181" t="s">
+        <v>18</v>
+      </c>
+      <c r="D181" t="s">
+        <v>473</v>
+      </c>
+      <c r="E181" t="s">
+        <v>474</v>
+      </c>
+      <c r="F181" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="G181" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182">
+        <v>2</v>
+      </c>
+      <c r="B182">
+        <v>2015</v>
+      </c>
+      <c r="C182" t="s">
+        <v>18</v>
+      </c>
+      <c r="D182" t="s">
+        <v>19</v>
+      </c>
+      <c r="E182" t="s">
+        <v>20</v>
+      </c>
+      <c r="F182" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="G182" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183">
+        <v>22</v>
+      </c>
+      <c r="B183">
+        <v>2015</v>
+      </c>
+      <c r="C183" t="s">
+        <v>49</v>
+      </c>
+      <c r="D183" t="s">
+        <v>166</v>
+      </c>
+      <c r="E183" t="s">
+        <v>167</v>
+      </c>
+      <c r="F183" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="G183" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184">
+        <v>21</v>
+      </c>
+      <c r="B184">
+        <v>2015</v>
+      </c>
+      <c r="C184" t="s">
+        <v>52</v>
+      </c>
+      <c r="D184" t="s">
+        <v>166</v>
+      </c>
+      <c r="E184" t="s">
+        <v>167</v>
+      </c>
+      <c r="F184" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="G184" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185">
+        <v>20</v>
+      </c>
+      <c r="B185">
+        <v>2015</v>
+      </c>
+      <c r="C185" t="s">
+        <v>18</v>
+      </c>
+      <c r="D185" t="s">
+        <v>166</v>
+      </c>
+      <c r="E185" t="s">
+        <v>167</v>
+      </c>
+      <c r="F185" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="G185" t="s">
+        <v>484</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -3016,50 +6172,152 @@
     <hyperlink ref="F59" r:id="rId58"/>
     <hyperlink ref="F60" r:id="rId59"/>
     <hyperlink ref="F61" r:id="rId60"/>
     <hyperlink ref="F62" r:id="rId61"/>
     <hyperlink ref="F63" r:id="rId62"/>
     <hyperlink ref="F64" r:id="rId63"/>
     <hyperlink ref="F65" r:id="rId64"/>
     <hyperlink ref="F66" r:id="rId65"/>
     <hyperlink ref="F67" r:id="rId66"/>
     <hyperlink ref="F68" r:id="rId67"/>
     <hyperlink ref="F69" r:id="rId68"/>
     <hyperlink ref="F70" r:id="rId69"/>
     <hyperlink ref="F71" r:id="rId70"/>
     <hyperlink ref="F72" r:id="rId71"/>
     <hyperlink ref="F73" r:id="rId72"/>
     <hyperlink ref="F74" r:id="rId73"/>
     <hyperlink ref="F75" r:id="rId74"/>
     <hyperlink ref="F76" r:id="rId75"/>
     <hyperlink ref="F77" r:id="rId76"/>
     <hyperlink ref="F78" r:id="rId77"/>
     <hyperlink ref="F79" r:id="rId78"/>
     <hyperlink ref="F80" r:id="rId79"/>
     <hyperlink ref="F81" r:id="rId80"/>
     <hyperlink ref="F82" r:id="rId81"/>
     <hyperlink ref="F83" r:id="rId82"/>
+    <hyperlink ref="F84" r:id="rId83"/>
+    <hyperlink ref="F85" r:id="rId84"/>
+    <hyperlink ref="F86" r:id="rId85"/>
+    <hyperlink ref="F87" r:id="rId86"/>
+    <hyperlink ref="F88" r:id="rId87"/>
+    <hyperlink ref="F89" r:id="rId88"/>
+    <hyperlink ref="F90" r:id="rId89"/>
+    <hyperlink ref="F91" r:id="rId90"/>
+    <hyperlink ref="F92" r:id="rId91"/>
+    <hyperlink ref="F93" r:id="rId92"/>
+    <hyperlink ref="F94" r:id="rId93"/>
+    <hyperlink ref="F95" r:id="rId94"/>
+    <hyperlink ref="F96" r:id="rId95"/>
+    <hyperlink ref="F97" r:id="rId96"/>
+    <hyperlink ref="F98" r:id="rId97"/>
+    <hyperlink ref="F99" r:id="rId98"/>
+    <hyperlink ref="F100" r:id="rId99"/>
+    <hyperlink ref="F101" r:id="rId100"/>
+    <hyperlink ref="F102" r:id="rId101"/>
+    <hyperlink ref="F103" r:id="rId102"/>
+    <hyperlink ref="F104" r:id="rId103"/>
+    <hyperlink ref="F105" r:id="rId104"/>
+    <hyperlink ref="F106" r:id="rId105"/>
+    <hyperlink ref="F107" r:id="rId106"/>
+    <hyperlink ref="F108" r:id="rId107"/>
+    <hyperlink ref="F109" r:id="rId108"/>
+    <hyperlink ref="F110" r:id="rId109"/>
+    <hyperlink ref="F111" r:id="rId110"/>
+    <hyperlink ref="F112" r:id="rId111"/>
+    <hyperlink ref="F113" r:id="rId112"/>
+    <hyperlink ref="F114" r:id="rId113"/>
+    <hyperlink ref="F115" r:id="rId114"/>
+    <hyperlink ref="F116" r:id="rId115"/>
+    <hyperlink ref="F117" r:id="rId116"/>
+    <hyperlink ref="F118" r:id="rId117"/>
+    <hyperlink ref="F119" r:id="rId118"/>
+    <hyperlink ref="F120" r:id="rId119"/>
+    <hyperlink ref="F121" r:id="rId120"/>
+    <hyperlink ref="F122" r:id="rId121"/>
+    <hyperlink ref="F123" r:id="rId122"/>
+    <hyperlink ref="F124" r:id="rId123"/>
+    <hyperlink ref="F125" r:id="rId124"/>
+    <hyperlink ref="F126" r:id="rId125"/>
+    <hyperlink ref="F127" r:id="rId126"/>
+    <hyperlink ref="F128" r:id="rId127"/>
+    <hyperlink ref="F129" r:id="rId128"/>
+    <hyperlink ref="F130" r:id="rId129"/>
+    <hyperlink ref="F131" r:id="rId130"/>
+    <hyperlink ref="F132" r:id="rId131"/>
+    <hyperlink ref="F133" r:id="rId132"/>
+    <hyperlink ref="F134" r:id="rId133"/>
+    <hyperlink ref="F135" r:id="rId134"/>
+    <hyperlink ref="F136" r:id="rId135"/>
+    <hyperlink ref="F137" r:id="rId136"/>
+    <hyperlink ref="F138" r:id="rId137"/>
+    <hyperlink ref="F139" r:id="rId138"/>
+    <hyperlink ref="F140" r:id="rId139"/>
+    <hyperlink ref="F141" r:id="rId140"/>
+    <hyperlink ref="F142" r:id="rId141"/>
+    <hyperlink ref="F143" r:id="rId142"/>
+    <hyperlink ref="F144" r:id="rId143"/>
+    <hyperlink ref="F145" r:id="rId144"/>
+    <hyperlink ref="F146" r:id="rId145"/>
+    <hyperlink ref="F147" r:id="rId146"/>
+    <hyperlink ref="F148" r:id="rId147"/>
+    <hyperlink ref="F149" r:id="rId148"/>
+    <hyperlink ref="F150" r:id="rId149"/>
+    <hyperlink ref="F151" r:id="rId150"/>
+    <hyperlink ref="F152" r:id="rId151"/>
+    <hyperlink ref="F153" r:id="rId152"/>
+    <hyperlink ref="F154" r:id="rId153"/>
+    <hyperlink ref="F155" r:id="rId154"/>
+    <hyperlink ref="F156" r:id="rId155"/>
+    <hyperlink ref="F157" r:id="rId156"/>
+    <hyperlink ref="F158" r:id="rId157"/>
+    <hyperlink ref="F159" r:id="rId158"/>
+    <hyperlink ref="F160" r:id="rId159"/>
+    <hyperlink ref="F161" r:id="rId160"/>
+    <hyperlink ref="F162" r:id="rId161"/>
+    <hyperlink ref="F163" r:id="rId162"/>
+    <hyperlink ref="F164" r:id="rId163"/>
+    <hyperlink ref="F165" r:id="rId164"/>
+    <hyperlink ref="F166" r:id="rId165"/>
+    <hyperlink ref="F167" r:id="rId166"/>
+    <hyperlink ref="F168" r:id="rId167"/>
+    <hyperlink ref="F169" r:id="rId168"/>
+    <hyperlink ref="F170" r:id="rId169"/>
+    <hyperlink ref="F171" r:id="rId170"/>
+    <hyperlink ref="F172" r:id="rId171"/>
+    <hyperlink ref="F173" r:id="rId172"/>
+    <hyperlink ref="F174" r:id="rId173"/>
+    <hyperlink ref="F175" r:id="rId174"/>
+    <hyperlink ref="F176" r:id="rId175"/>
+    <hyperlink ref="F177" r:id="rId176"/>
+    <hyperlink ref="F178" r:id="rId177"/>
+    <hyperlink ref="F179" r:id="rId178"/>
+    <hyperlink ref="F180" r:id="rId179"/>
+    <hyperlink ref="F181" r:id="rId180"/>
+    <hyperlink ref="F182" r:id="rId181"/>
+    <hyperlink ref="F183" r:id="rId182"/>
+    <hyperlink ref="F184" r:id="rId183"/>
+    <hyperlink ref="F185" r:id="rId184"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>