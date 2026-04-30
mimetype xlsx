--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="139">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -91,50 +91,65 @@
     <t>Dispõe sobre contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público no exercício de 2026, nos termos do inciso IX, do art. 37 da Constituição Federal.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/491/005_-_altera_estrutura_administrativa_2026.docx</t>
   </si>
   <si>
     <t>Altera o Anexo l da Lei 243, de 18 de dezembro de 2017 que dispõe sobre a organização da Estrutura Administrativa do Poder Executivo do Município de Pugmil e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/506/006_-_rastreabilidade_das_emendas_parlamentares.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência, rastreabilidade e controle da execução das emendas parlamentares no âmbito do Município de Pugmil – TO, e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/508/007_-_cria_conselho_municipal_do_idoso.docx</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal do Idoso – COMUI do Município de Pugmil – TO e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/509/008_-_cria_o_fundo_municipal_do_idoso.docx</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal do Idoso e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/532/projeto_de_lei_n_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização do piso salarial dos professores da educação básica no âmbito municipal, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Revisão Geral Anual dos proventos dos servidores Quadro Geral do município de Pugmil - TO, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Revisão Geral Anual dos proventos dos trabalhadores da saúde do município de Pugmil, e adota outras providências.</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alessandro Ribeiro de Sá_x000D_
 Bruno Mendes Cutrim_x000D_
 Raynne Cabral Carneiro_x000D_
 William Pereira Mota</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_-_data_base_legislativo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Pugmil – TO, e dá outras providência.</t>
   </si>
   <si>
     <t>Raynne Cabral Carneiro</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/511/projeto_resolucao_diarias_-_pugmil_02.docx</t>
   </si>
@@ -156,153 +171,287 @@
   </si>
   <si>
     <t>PROJETO DE LEI Nº 0006/2026 - Dispõe sobre a transparência, rastreabilidade e controle da execução das emendas parlamentares no âmbito do Município de Pugmil – TO, e dá outras providências.</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação_x000D_
 CECDSA - Comissão de Educação, Ciências, Comunicação, Cultura, Desporto, Saúde e Assistência Social</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/519/parecer_7___ple__07__ccj_e_csas.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 0007/2026 - Cria o Conselho Municipal do Idoso – COMUI do município de Pugmil – TO e dá outras providências.</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação_x000D_
 CFOTC - Comissão de Finanças, Orçamento, Tributação, Fiscalização e Controle</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/520/parecer_8__ple_8_ccj_e_cfo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 0008/2026 - Cria o Fundo Municipal do idoso e dá outras providências.</t>
   </si>
   <si>
-    <t>http://146.190.132.89/</t>
-[...1 lines deleted...]
-  <si>
     <t>Projeto de Resolução nº 0001, de 02 de março de 2026 - Dispõe sobre a revisão geral anual dos subsídios dos vereadores da câmara municipal de Pugmil – to, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 0002, de 02 de março de 2026 - Dispõe sobre a fixação dos valores de diárias no âmbito da Câmara Municipal de Pugmil –TO, revoga o Decreto Legislativo nº 001/2022 e dá outras providências.</t>
   </si>
   <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/545/parecer_11__ple_10___ccj_e_cfo.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 0010 DE 06 DE ABRIL DE 2026 - Dispõe sobre a atualização do piso salarial dos professores da educação básica no âmbito municipal, e dá outras providencias."</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/546/parecer_12_ple_11___ccj_e_cfo.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 0011 DE 06 DE ABRIL DE 2026 - Dispõe sobre a Revisão Geral Anual dos proventos dos servidores Quadro Geral do município de Pugmil - TO, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/547/parecer_13__ple_12__ccj_e_cfo.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 0012 DE 06 DE ABRIL DE 2026 - Dispõe sobre a Revisão Geral Anual dos proventos dos trabalhadores da saúde do município de Pugmil, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/548/parecer_14_pll_01___ccf_e_osp.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO Nº 001 DE 09 DE MARÇO DE 2026 - Dispõe sobre os critérios para concessão de título de utilidade pública municipal, as entidades civis constituídas no município de Pugmil – TO, e dá outras providências.</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elmir Oliveira da Silva</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/500/requerimento_n_01_emir_data_base_1.docx</t>
   </si>
   <si>
     <t>Solicitando que, seja providenciado pagamento da Data-base dos servidores efetivos do Quadro Geral, da Educação e da Saúde, deste Município de Pugmil, ainda neste mês de março, conforme preconiza a Lei.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/501/requerimento_n_02_raynne_recuperacao_asfaltica.docx</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo possa viabilizar a recuperação asfáltica de diversas ruas do centro de Pugmil, que se encontram em situação precária, bem como concluir o serviço de asfaltamento nos setores sul e Bela Vista, pois, há ruas que ainda não receberam a pavimentação asfáltica.</t>
   </si>
   <si>
     <t>Vanielly Lino de Sousa</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/513/requerimento_n_3_vanielly__programa_manutencao_ruas.docx</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo instituído um programa permanente de manutenção das vias urbanas.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/514/requerimento_n_4_vanielly_atendimento_odontologico_escolar.docx</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo implante nesta cidade, o Atendimento Odontológico Escolar, beneficiando as crianças da rede municipal de educação.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/515/requerimento_n_5_vanielly_programa_muncipal_de_capacitacao..docx</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo implante o Programa Municipal de Capacitação.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/516/requerimento_n_6_convenio_para_policiamento_extra_remunerado.docx</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo estabeleça com a Policia Militar um convenio denominado: Convênio para Policiamento Extra Remunerado.</t>
   </si>
   <si>
+    <t>Solicitando que o poder executivo estabeleça a instalação de Câmaras de Videomonitoramento nas principais ruas de Pugmil.</t>
+  </si>
+  <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/512/requerimento_n_8_elmir_pagamento_progressoes.docx</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo viabilize o pagamento das progressões horizontais aos servidores do Quadro Geral e do Quadro do Fundo Municipal de Saúde  deste município de Pugmil.</t>
   </si>
   <si>
+    <t>Alessandro Ribeiro de Sá</t>
+  </si>
+  <si>
+    <t>Solicitando que o Poder Executivo viabilize a disponibilidade de um carro fumacê junto aos órgãos competentes de saúde do estado, a fim de que seja feita uma pulverização em toda a cidade de Pugmil, a fim de eliminar os mosquitos transmissores e reduzir as incidências de doenças como a Dengue, Zicavírus e Chycungunia.</t>
+  </si>
+  <si>
+    <t>Solicitando que o Poder Executivo viabilize a disponibilidade de uma casa de apoio em Palmas – Tocantins, a fim de acolher pessoas que vão fazer exames ou outros procedimentos de saúde, inclusive com acompanhantes em nossa comunidade.</t>
+  </si>
+  <si>
+    <t>Marco Antonio de Castro</t>
+  </si>
+  <si>
+    <t>Solicitando que o mesmo viabilize o pagamento de adicional noturno aos Profissionais da Saúde, envolvendo todos os cargos que desempenham atividades no período noturno.</t>
+  </si>
+  <si>
+    <t>Solicitando que o mesmo viabilize a designação de guarda para atuar no lixão, a fim de orientar as pessoas para fazerem o descarte de lixo de forma correta.</t>
+  </si>
+  <si>
+    <t>Solicitando que o mesmo viabilize a designação de um coveiro fixo para atuar no cemitério local.</t>
+  </si>
+  <si>
+    <t>Aldo Rodrigues Coelho_x000D_
+Alessandro Ribeiro de Sá_x000D_
+Bruno Mendes Cutrim_x000D_
+Elmir Oliveira da Silva_x000D_
+Raynne Cabral Carneiro_x000D_
+William Pereira Mota</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/537/requerimento__n_14_elmir_e_outros___refis.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que o Poder Executivo elabore Projeto de Lei instituindo o REFIS 2026 neste município de Pugmil – Tocantins.</t>
+  </si>
+  <si>
+    <t>Solicitando que o Poder Executivo,  dê maior apoio ao TFD - tratamento fora do município, propiciando  auxílio financeiro para custear as despesas com alimentação dos pacientes e acompanhantes.</t>
+  </si>
+  <si>
+    <t>Aldo Rodrigues Coelho</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/539/requerimento_n_19_aldo_grades_estadio.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que seja viabilizada a instalação de grades de proteção no Estádio Antônio Xupé.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/542/requerimento_n_20_raynne__reforma_do_cmei.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a reforma geral do CMEI Creche Maria Ribeiro da Silva.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/543/requerimento_n_21_elmir_e_bancada__quebra_molas_e_sinalizacao_de_ruas.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que seja providenciada a instalação de quebra-molas e sinalização tanto vertical quando horizontal nas ruas do centro, e dos setores Oeste, Bela Vista e Sul.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/540/requerimento_n_23_markim__reforma_ginasio_marcelo_henrique.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que o Município juntamente com a Secretaria Municipal de Educação, viabilize   a reforma e revitalização do ginásio poliesportivo Marcelo Henrique Bispo, instalado nas dependências da Escola Municipal José Batista Maciel Bastos.</t>
+  </si>
+  <si>
+    <t>Bruno Mendes Cutrim</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/544/requerimento_n_30_bruno___reforma_do_balneario.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que seja providenciada a reforma do BALNEÁRIO desta cidade.</t>
+  </si>
+  <si>
+    <t>Solicitando que seja providenciada a conclusão da construção de CAMPO SOCIETY, ao lado do Campo de Futebol Antônio Xupé, e que seja dado o nome de: “CAMPO JOÃO BATISTA TAVARES”, o mesmo é muito conhecido por “Sertão”.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/551/requerimento_n_37_raynne_reforma_quaddra_jonas.docx</t>
+  </si>
+  <si>
+    <t>Solicita que viabilize a reforma e construa cobertura da Quadra Jonas Cabral, situada no Setor Bela Vista, nesta cidade de Pugmil.</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/536/indicacao__n_1_bruno___ricardo_ayres_emenda_para_energia.docx</t>
+  </si>
+  <si>
+    <t>Solicita do Deputado Federal RICARDO AYRES, designar uma Emenda Parlamentar, para ajudar no custeio de instalação de energia elétrica no Setor Comercial e industrial, situado em frente à Rodovia BR 153, nesta cidade de Pugmil.</t>
+  </si>
+  <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>Marco Antonio de Castro</t>
+    <t>Dispõe sobre os critérios para concessão de título de utilidade pública municipal, as entidades civis constituídas no município de Pugmil – TO, e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/502/projeto_de_lei_do_legislativo__n_01__markim_____utilidade_publica.docx</t>
   </si>
   <si>
     <t>Reconhece a Associação Dojo de Artes Marciais de Pugmil para o Tocantins, como Entidade de Utilidade Pública Municipal.</t>
   </si>
   <si>
     <t>ATAO</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 596/2026, 1ª  Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 597/2026, 2ª  Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 598/2026, 3ª  Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 599/2026, 4ª  Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 600/2026, 5ª Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 600/2026, 1ª Sessão ordinária do Mês de Março de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 601/2026, 2ª Sessão ordinária do Mês de Março de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 8ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 603/2026, 3ª Sessão ordinária do Mês de Março de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 9ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 604/2026, 4ª Sessão ordinária do Mês de Março de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 10ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 605/2026, 5ª Sessão ordinária do Mês de Março de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 11ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 606/2026, 1ª Sessão ordinária do Mês de abril de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 12ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 607/2026, 2ª Sessão ordinária do Mês de abril de 2026)</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/496/oficio-20-2026.pdf</t>
   </si>
   <si>
     <t>Indicação na qualidade de Líder do Prefeito, o vereador Alessandro Pereira de Sá.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/497/oficio-21-2026.pdf</t>
   </si>
   <si>
     <t>Indicação na qualidade de Líder de Bancada, o vereador Aldo Rodrigues Coelho.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/498/oficio-22-2026.pdf</t>
   </si>
   <si>
     <t>Indicação na qualidade de Líder do União Brasil, o vereador Willian Pereira da Mota.</t>
   </si>
@@ -636,68 +785,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/487/0001_-_altera_lei_388-2023_-_pccr_saude_ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/488/0002_-_altera_lei_387-2023_-_pccr_quadro_geral_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/489/0003_-_altera_lei_005-2003-_regime_juridico_-_estatuto_servidor.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/490/004_-_autoriza_contratacao_temporaria_2026.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/491/005_-_altera_estrutura_administrativa_2026.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/506/006_-_rastreabilidade_das_emendas_parlamentares.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/508/007_-_cria_conselho_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/509/008_-_cria_o_fundo_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_-_data_base_legislativo.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/511/projeto_resolucao_diarias_-_pugmil_02.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/518/parecer_6_ple__6_ccj_e_osp.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/519/parecer_7___ple__07__ccj_e_csas.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/520/parecer_8__ple_8_ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/500/requerimento_n_01_emir_data_base_1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/501/requerimento_n_02_raynne_recuperacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/513/requerimento_n_3_vanielly__programa_manutencao_ruas.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/514/requerimento_n_4_vanielly_atendimento_odontologico_escolar.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/515/requerimento_n_5_vanielly_programa_muncipal_de_capacitacao..docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/516/requerimento_n_6_convenio_para_policiamento_extra_remunerado.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/512/requerimento_n_8_elmir_pagamento_progressoes.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/502/projeto_de_lei_do_legislativo__n_01__markim_____utilidade_publica.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/496/oficio-20-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/497/oficio-21-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/498/oficio-22-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/499/oficio-23-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/487/0001_-_altera_lei_388-2023_-_pccr_saude_ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/488/0002_-_altera_lei_387-2023_-_pccr_quadro_geral_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/489/0003_-_altera_lei_005-2003-_regime_juridico_-_estatuto_servidor.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/490/004_-_autoriza_contratacao_temporaria_2026.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/491/005_-_altera_estrutura_administrativa_2026.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/506/006_-_rastreabilidade_das_emendas_parlamentares.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/508/007_-_cria_conselho_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/509/008_-_cria_o_fundo_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/532/projeto_de_lei_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_-_data_base_legislativo.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/511/projeto_resolucao_diarias_-_pugmil_02.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/518/parecer_6_ple__6_ccj_e_osp.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/519/parecer_7___ple__07__ccj_e_csas.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/520/parecer_8__ple_8_ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/545/parecer_11__ple_10___ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/546/parecer_12_ple_11___ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/547/parecer_13__ple_12__ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/548/parecer_14_pll_01___ccf_e_osp.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/500/requerimento_n_01_emir_data_base_1.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/501/requerimento_n_02_raynne_recuperacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/513/requerimento_n_3_vanielly__programa_manutencao_ruas.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/514/requerimento_n_4_vanielly_atendimento_odontologico_escolar.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/515/requerimento_n_5_vanielly_programa_muncipal_de_capacitacao..docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/516/requerimento_n_6_convenio_para_policiamento_extra_remunerado.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/512/requerimento_n_8_elmir_pagamento_progressoes.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/537/requerimento__n_14_elmir_e_outros___refis.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/539/requerimento_n_19_aldo_grades_estadio.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/542/requerimento_n_20_raynne__reforma_do_cmei.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/543/requerimento_n_21_elmir_e_bancada__quebra_molas_e_sinalizacao_de_ruas.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/540/requerimento_n_23_markim__reforma_ginasio_marcelo_henrique.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/544/requerimento_n_30_bruno___reforma_do_balneario.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/551/requerimento_n_37_raynne_reforma_quaddra_jonas.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/536/indicacao__n_1_bruno___ricardo_ayres_emenda_para_energia.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/502/projeto_de_lei_do_legislativo__n_01__markim_____utilidade_publica.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/496/oficio-20-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/497/oficio-21-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/498/oficio-22-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/499/oficio-23-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H35"/>
+  <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -893,739 +1042,1507 @@
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>510</v>
+        <v>532</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E10" t="s">
+      <c r="H10" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>511</v>
+        <v>533</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F11" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="H11" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>518</v>
+        <v>534</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="H12" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>519</v>
+        <v>510</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D13" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" t="s">
+        <v>33</v>
+      </c>
+      <c r="F13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E13" t="s">
+      <c r="H13" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>520</v>
+        <v>511</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H14" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="F15" t="s">
+        <v>42</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="G15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H16" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>500</v>
+        <v>520</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D17" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" t="s">
+        <v>41</v>
+      </c>
+      <c r="F17" t="s">
+        <v>48</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="E17" t="s">
+      <c r="H17" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>501</v>
+        <v>521</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F18" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="H18" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F19" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="H19" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>514</v>
+        <v>545</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F20" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="H20" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>515</v>
+        <v>546</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F21" t="s">
+        <v>48</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H21" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>516</v>
+        <v>547</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F22" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H22" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>512</v>
+        <v>548</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F23" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="H23" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="E24" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="F24" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="H24" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="E25" t="s">
-        <v>73</v>
+        <v>62</v>
+      </c>
+      <c r="F25" t="s">
+        <v>37</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="H25" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>495</v>
+        <v>513</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="E26" t="s">
-        <v>73</v>
+        <v>62</v>
+      </c>
+      <c r="F26" t="s">
+        <v>68</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="H26" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D27" t="s">
+        <v>61</v>
+      </c>
+      <c r="E27" t="s">
+        <v>62</v>
+      </c>
+      <c r="F27" t="s">
+        <v>68</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H27" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>504</v>
+        <v>515</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D28" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="E28" t="s">
+        <v>62</v>
+      </c>
+      <c r="F28" t="s">
+        <v>68</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="G28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>505</v>
+        <v>516</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D29" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="E29" t="s">
-        <v>73</v>
+        <v>62</v>
+      </c>
+      <c r="F29" t="s">
+        <v>68</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="H29" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>507</v>
+        <v>524</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="E30" t="s">
-        <v>73</v>
+        <v>62</v>
+      </c>
+      <c r="F30" t="s">
+        <v>68</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="H30" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D31" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="E31" t="s">
-        <v>73</v>
+        <v>62</v>
+      </c>
+      <c r="F31" t="s">
+        <v>63</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="H31" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>496</v>
+        <v>523</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="D32" t="s">
+        <v>61</v>
+      </c>
+      <c r="E32" t="s">
+        <v>62</v>
+      </c>
+      <c r="F32" t="s">
+        <v>80</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H32" t="s">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>497</v>
+        <v>526</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="E33" t="s">
+        <v>62</v>
+      </c>
+      <c r="F33" t="s">
+        <v>80</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H33" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>498</v>
+        <v>527</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="E34" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
       <c r="F34" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
       <c r="H34" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
+        <v>528</v>
+      </c>
+      <c r="B35">
+        <v>2026</v>
+      </c>
+      <c r="C35">
+        <v>12</v>
+      </c>
+      <c r="D35" t="s">
+        <v>61</v>
+      </c>
+      <c r="E35" t="s">
+        <v>62</v>
+      </c>
+      <c r="F35" t="s">
+        <v>83</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H35" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>525</v>
+      </c>
+      <c r="B36">
+        <v>2026</v>
+      </c>
+      <c r="C36">
+        <v>13</v>
+      </c>
+      <c r="D36" t="s">
+        <v>61</v>
+      </c>
+      <c r="E36" t="s">
+        <v>62</v>
+      </c>
+      <c r="F36" t="s">
+        <v>68</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H36" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>537</v>
+      </c>
+      <c r="B37">
+        <v>2026</v>
+      </c>
+      <c r="C37">
+        <v>14</v>
+      </c>
+      <c r="D37" t="s">
+        <v>61</v>
+      </c>
+      <c r="E37" t="s">
+        <v>62</v>
+      </c>
+      <c r="F37" t="s">
+        <v>87</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H37" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>538</v>
+      </c>
+      <c r="B38">
+        <v>2026</v>
+      </c>
+      <c r="C38">
+        <v>16</v>
+      </c>
+      <c r="D38" t="s">
+        <v>61</v>
+      </c>
+      <c r="E38" t="s">
+        <v>62</v>
+      </c>
+      <c r="F38" t="s">
+        <v>87</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H38" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>539</v>
+      </c>
+      <c r="B39">
+        <v>2026</v>
+      </c>
+      <c r="C39">
+        <v>19</v>
+      </c>
+      <c r="D39" t="s">
+        <v>61</v>
+      </c>
+      <c r="E39" t="s">
+        <v>62</v>
+      </c>
+      <c r="F39" t="s">
+        <v>91</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H39" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>542</v>
+      </c>
+      <c r="B40">
+        <v>2026</v>
+      </c>
+      <c r="C40">
+        <v>20</v>
+      </c>
+      <c r="D40" t="s">
+        <v>61</v>
+      </c>
+      <c r="E40" t="s">
+        <v>62</v>
+      </c>
+      <c r="F40" t="s">
+        <v>37</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H40" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>543</v>
+      </c>
+      <c r="B41">
+        <v>2026</v>
+      </c>
+      <c r="C41">
+        <v>21</v>
+      </c>
+      <c r="D41" t="s">
+        <v>61</v>
+      </c>
+      <c r="E41" t="s">
+        <v>62</v>
+      </c>
+      <c r="F41" t="s">
+        <v>87</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H41" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>540</v>
+      </c>
+      <c r="B42">
+        <v>2026</v>
+      </c>
+      <c r="C42">
+        <v>23</v>
+      </c>
+      <c r="D42" t="s">
+        <v>61</v>
+      </c>
+      <c r="E42" t="s">
+        <v>62</v>
+      </c>
+      <c r="F42" t="s">
+        <v>83</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H42" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>544</v>
+      </c>
+      <c r="B43">
+        <v>2026</v>
+      </c>
+      <c r="C43">
+        <v>30</v>
+      </c>
+      <c r="D43" t="s">
+        <v>61</v>
+      </c>
+      <c r="E43" t="s">
+        <v>62</v>
+      </c>
+      <c r="F43" t="s">
+        <v>100</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H43" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>550</v>
+      </c>
+      <c r="B44">
+        <v>2026</v>
+      </c>
+      <c r="C44">
+        <v>31</v>
+      </c>
+      <c r="D44" t="s">
+        <v>61</v>
+      </c>
+      <c r="E44" t="s">
+        <v>62</v>
+      </c>
+      <c r="F44" t="s">
+        <v>91</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H44" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>551</v>
+      </c>
+      <c r="B45">
+        <v>2026</v>
+      </c>
+      <c r="C45">
+        <v>37</v>
+      </c>
+      <c r="D45" t="s">
+        <v>61</v>
+      </c>
+      <c r="E45" t="s">
+        <v>62</v>
+      </c>
+      <c r="F45" t="s">
+        <v>37</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H45" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>536</v>
+      </c>
+      <c r="B46">
+        <v>2026</v>
+      </c>
+      <c r="C46">
+        <v>1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>106</v>
+      </c>
+      <c r="E46" t="s">
+        <v>107</v>
+      </c>
+      <c r="F46" t="s">
+        <v>100</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H46" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>535</v>
+      </c>
+      <c r="B47">
+        <v>2026</v>
+      </c>
+      <c r="C47">
+        <v>1</v>
+      </c>
+      <c r="D47" t="s">
+        <v>110</v>
+      </c>
+      <c r="E47" t="s">
+        <v>111</v>
+      </c>
+      <c r="F47" t="s">
+        <v>34</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>502</v>
+      </c>
+      <c r="B48">
+        <v>2026</v>
+      </c>
+      <c r="C48">
+        <v>3</v>
+      </c>
+      <c r="D48" t="s">
+        <v>110</v>
+      </c>
+      <c r="E48" t="s">
+        <v>111</v>
+      </c>
+      <c r="F48" t="s">
+        <v>83</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H48" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>494</v>
+      </c>
+      <c r="B49">
+        <v>2026</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
+        <v>115</v>
+      </c>
+      <c r="E49" t="s">
+        <v>116</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H49" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>495</v>
+      </c>
+      <c r="B50">
+        <v>2026</v>
+      </c>
+      <c r="C50">
+        <v>2</v>
+      </c>
+      <c r="D50" t="s">
+        <v>115</v>
+      </c>
+      <c r="E50" t="s">
+        <v>116</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H50" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>503</v>
+      </c>
+      <c r="B51">
+        <v>2026</v>
+      </c>
+      <c r="C51">
+        <v>3</v>
+      </c>
+      <c r="D51" t="s">
+        <v>115</v>
+      </c>
+      <c r="E51" t="s">
+        <v>116</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H51" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>504</v>
+      </c>
+      <c r="B52">
+        <v>2026</v>
+      </c>
+      <c r="C52">
+        <v>4</v>
+      </c>
+      <c r="D52" t="s">
+        <v>115</v>
+      </c>
+      <c r="E52" t="s">
+        <v>116</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H52" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>505</v>
+      </c>
+      <c r="B53">
+        <v>2026</v>
+      </c>
+      <c r="C53">
+        <v>5</v>
+      </c>
+      <c r="D53" t="s">
+        <v>115</v>
+      </c>
+      <c r="E53" t="s">
+        <v>116</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H53" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>507</v>
+      </c>
+      <c r="B54">
+        <v>2026</v>
+      </c>
+      <c r="C54">
+        <v>6</v>
+      </c>
+      <c r="D54" t="s">
+        <v>115</v>
+      </c>
+      <c r="E54" t="s">
+        <v>116</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H54" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>517</v>
+      </c>
+      <c r="B55">
+        <v>2026</v>
+      </c>
+      <c r="C55">
+        <v>7</v>
+      </c>
+      <c r="D55" t="s">
+        <v>115</v>
+      </c>
+      <c r="E55" t="s">
+        <v>116</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H55" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>529</v>
+      </c>
+      <c r="B56">
+        <v>2026</v>
+      </c>
+      <c r="C56">
+        <v>8</v>
+      </c>
+      <c r="D56" t="s">
+        <v>115</v>
+      </c>
+      <c r="E56" t="s">
+        <v>116</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H56" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>530</v>
+      </c>
+      <c r="B57">
+        <v>2026</v>
+      </c>
+      <c r="C57">
+        <v>9</v>
+      </c>
+      <c r="D57" t="s">
+        <v>115</v>
+      </c>
+      <c r="E57" t="s">
+        <v>116</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H57" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>531</v>
+      </c>
+      <c r="B58">
+        <v>2026</v>
+      </c>
+      <c r="C58">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>115</v>
+      </c>
+      <c r="E58" t="s">
+        <v>116</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H58" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>541</v>
+      </c>
+      <c r="B59">
+        <v>2026</v>
+      </c>
+      <c r="C59">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
+        <v>115</v>
+      </c>
+      <c r="E59" t="s">
+        <v>116</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H59" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>549</v>
+      </c>
+      <c r="B60">
+        <v>2026</v>
+      </c>
+      <c r="C60">
+        <v>12</v>
+      </c>
+      <c r="D60" t="s">
+        <v>115</v>
+      </c>
+      <c r="E60" t="s">
+        <v>116</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H60" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>496</v>
+      </c>
+      <c r="B61">
+        <v>2026</v>
+      </c>
+      <c r="C61">
+        <v>20</v>
+      </c>
+      <c r="D61" t="s">
+        <v>129</v>
+      </c>
+      <c r="E61" t="s">
+        <v>130</v>
+      </c>
+      <c r="F61" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H61" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>497</v>
+      </c>
+      <c r="B62">
+        <v>2026</v>
+      </c>
+      <c r="C62">
+        <v>21</v>
+      </c>
+      <c r="D62" t="s">
+        <v>129</v>
+      </c>
+      <c r="E62" t="s">
+        <v>130</v>
+      </c>
+      <c r="F62" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H62" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>498</v>
+      </c>
+      <c r="B63">
+        <v>2026</v>
+      </c>
+      <c r="C63">
+        <v>22</v>
+      </c>
+      <c r="D63" t="s">
+        <v>129</v>
+      </c>
+      <c r="E63" t="s">
+        <v>130</v>
+      </c>
+      <c r="F63" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H63" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
         <v>499</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35">
+      <c r="B64">
+        <v>2026</v>
+      </c>
+      <c r="C64">
         <v>23</v>
       </c>
-      <c r="D35" t="s">
-[...5 lines deleted...]
-      <c r="F35" t="s">
+      <c r="D64" t="s">
+        <v>129</v>
+      </c>
+      <c r="E64" t="s">
+        <v>130</v>
+      </c>
+      <c r="F64" t="s">
         <v>10</v>
       </c>
-      <c r="G35" s="1" t="s">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="G64" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H64" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>