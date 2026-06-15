--- v1 (2026-04-30)
+++ v2 (2026-06-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="214">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -106,74 +106,86 @@
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/508/007_-_cria_conselho_municipal_do_idoso.docx</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal do Idoso – COMUI do Município de Pugmil – TO e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/509/008_-_cria_o_fundo_municipal_do_idoso.docx</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal do Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/532/projeto_de_lei_n_010-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso salarial dos professores da educação básica no âmbito municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>http://146.190.132.89/</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos proventos dos servidores Quadro Geral do município de Pugmil - TO, e adota outras providências.</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos proventos dos trabalhadores da saúde do município de Pugmil, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/562/13_-_altera_lei_192-2015-_distancia_instalacao_de_granjas_e_frigorificos.docx</t>
+  </si>
+  <si>
+    <t>Altera o Art. 1º da lei municipal nº 192/2015, de 11 de agosto de 2015, para modificar a distância mínima para instalação de frigoríficos, granjas e atividades similares em relação ao perímetro urbano do Município de Pugmil – TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/611/14_-_provimento_diretor_de_escola.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o provimento da função de Diretor(a) Escolar, nas Unidades de Ensino da Rede Pública Municipal de Educação de Pugmil, institui processo de seleção por mérito e desempenho, em conformidade com a Lei Federal nº 14.113 de 25 de dezembro de 2020 e a Lei Municipal nº 121 de 11 de agosto de 2015, Decreto Municipal nº 126 de 05 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alessandro Ribeiro de Sá_x000D_
 Bruno Mendes Cutrim_x000D_
 Raynne Cabral Carneiro_x000D_
 William Pereira Mota</t>
   </si>
   <si>
-    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_-_data_base_legislativo.docx</t>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_n_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Pugmil – TO, e dá outras providência.</t>
   </si>
   <si>
     <t>Raynne Cabral Carneiro</t>
   </si>
   <si>
-    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/511/projeto_resolucao_diarias_-_pugmil_02.docx</t>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/511/projeto_de_resolucao_n_002-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos valores de diárias no âmbito da Câmara Municipal de Pugmil –TO, revoga o Decreto Legislativo nº 001/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer de Comissão</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação_x000D_
 COUSAP - Comissão de Obras Públicas, Urbanismo, Serviços Públicos e Atividades Privadas</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/518/parecer_6_ple__6_ccj_e_osp.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 0006/2026 - Dispõe sobre a transparência, rastreabilidade e controle da execução das emendas parlamentares no âmbito do Município de Pugmil – TO, e dá outras providências.</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação_x000D_
 CECDSA - Comissão de Educação, Ciências, Comunicação, Cultura, Desporto, Saúde e Assistência Social</t>
   </si>
   <si>
@@ -195,51 +207,51 @@
   <si>
     <t>Projeto de Resolução nº 0001, de 02 de março de 2026 - Dispõe sobre a revisão geral anual dos subsídios dos vereadores da câmara municipal de Pugmil – to, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 0002, de 02 de março de 2026 - Dispõe sobre a fixação dos valores de diárias no âmbito da Câmara Municipal de Pugmil –TO, revoga o Decreto Legislativo nº 001/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/545/parecer_11__ple_10___ccj_e_cfo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 0010 DE 06 DE ABRIL DE 2026 - Dispõe sobre a atualização do piso salarial dos professores da educação básica no âmbito municipal, e dá outras providencias."</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/546/parecer_12_ple_11___ccj_e_cfo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 0011 DE 06 DE ABRIL DE 2026 - Dispõe sobre a Revisão Geral Anual dos proventos dos servidores Quadro Geral do município de Pugmil - TO, e adota outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/547/parecer_13__ple_12__ccj_e_cfo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 0012 DE 06 DE ABRIL DE 2026 - Dispõe sobre a Revisão Geral Anual dos proventos dos trabalhadores da saúde do município de Pugmil, e adota outras providências.</t>
   </si>
   <si>
-    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/548/parecer_14_pll_01___ccf_e_osp.docx</t>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/548/parecer_de_comissao_n_14.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 001 DE 09 DE MARÇO DE 2026 - Dispõe sobre os critérios para concessão de título de utilidade pública municipal, as entidades civis constituídas no município de Pugmil – TO, e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elmir Oliveira da Silva</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/500/requerimento_n_01_emir_data_base_1.docx</t>
   </si>
   <si>
     <t>Solicitando que, seja providenciado pagamento da Data-base dos servidores efetivos do Quadro Geral, da Educação e da Saúde, deste Município de Pugmil, ainda neste mês de março, conforme preconiza a Lei.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/501/requerimento_n_02_raynne_recuperacao_asfaltica.docx</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo possa viabilizar a recuperação asfáltica de diversas ruas do centro de Pugmil, que se encontram em situação precária, bem como concluir o serviço de asfaltamento nos setores sul e Bela Vista, pois, há ruas que ainda não receberam a pavimentação asfáltica.</t>
   </si>
@@ -323,135 +335,348 @@
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/539/requerimento_n_19_aldo_grades_estadio.docx</t>
   </si>
   <si>
     <t>Solicitando que seja viabilizada a instalação de grades de proteção no Estádio Antônio Xupé.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/542/requerimento_n_20_raynne__reforma_do_cmei.docx</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a reforma geral do CMEI Creche Maria Ribeiro da Silva.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/543/requerimento_n_21_elmir_e_bancada__quebra_molas_e_sinalizacao_de_ruas.docx</t>
   </si>
   <si>
     <t>Solicitando que seja providenciada a instalação de quebra-molas e sinalização tanto vertical quando horizontal nas ruas do centro, e dos setores Oeste, Bela Vista e Sul.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/540/requerimento_n_23_markim__reforma_ginasio_marcelo_henrique.docx</t>
   </si>
   <si>
     <t>Solicitando que o Município juntamente com a Secretaria Municipal de Educação, viabilize   a reforma e revitalização do ginásio poliesportivo Marcelo Henrique Bispo, instalado nas dependências da Escola Municipal José Batista Maciel Bastos.</t>
   </si>
   <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/555/requerimento_n_26_vanielly__reforma_ubs_pugmil.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que seja viabilizada a reforma da Unidade Básica de Saúde deste município.</t>
+  </si>
+  <si>
     <t>Bruno Mendes Cutrim</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/544/requerimento_n_30_bruno___reforma_do_balneario.docx</t>
   </si>
   <si>
     <t>Solicitando que seja providenciada a reforma do BALNEÁRIO desta cidade.</t>
   </si>
   <si>
     <t>Solicitando que seja providenciada a conclusão da construção de CAMPO SOCIETY, ao lado do Campo de Futebol Antônio Xupé, e que seja dado o nome de: “CAMPO JOÃO BATISTA TAVARES”, o mesmo é muito conhecido por “Sertão”.</t>
   </si>
   <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/556/requerimento_n_32_vanielly__reforma_quadra_celiomar.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que seja providenciada a reforma da QUADRA CELIOMAR PEREIRA, localizada no Setor Sul da cidade.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/557/requerimento_n_33__vanielly__programa_mata-burros.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que o mesmo estude a possibilidade de implantação de um PROGRAMA DE IMPLEMENTAÇÃO DE MATA-BURROS, em todo o nosso município, em parceria com os produtores rurais.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/558/requerimento_n_34_markim_anteprojeto_quiosques.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que o mesmo encaminhe para apreciação desta Câmara Municipal, um Projeto de Lei dispondo sobre a concessão em comodato, de área para quiosques em logradouros públicos desta cidade.</t>
+  </si>
+  <si>
+    <t>William Pereira Mota</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/559/requerimento_n_35_willian_espaco_autista.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que o mesmo construa um espaço para pessoas com autismo em nossa cidade de Pugmil, podendo ser na Praça da Bíblia ou na Praça Central.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/560/requerimento_n_36_william_prof._natacao.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que o mesmo contrate um profissional de natação para ensinar as crianças de nossa cidade com até 10 anos de idade, para aprenderem natação.</t>
+  </si>
+  <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/551/requerimento_n_37_raynne_reforma_quaddra_jonas.docx</t>
   </si>
   <si>
     <t>Solicita que viabilize a reforma e construa cobertura da Quadra Jonas Cabral, situada no Setor Bela Vista, nesta cidade de Pugmil.</t>
   </si>
   <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/561/requerimento_n_38_elmir_data_base_conselho_tutelar.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que seja providenciado o reajuste e pagamento da data base dos Conselheiros Tutelares a partir do mês de março do corrente ano.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/571/requerimento_n_40_bruno__cumprir_lei_153_ajuda_transporte_estudantil.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que seja executada a Lei Municipal a  Lei Municipal n° 153/2014 – Institui o Institui o Transporte Universitário Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/572/requerimento_n_41_markim_doacao_de_lotes_a_empresarios.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que o mesmo viabilize a doação de lotes para os empresários da nossa cidade, já  sendo dentro do setor industrial, a fim de que os mesmos possam expandir seus investimentos empresariais em nossa cidade.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/566/requerimento_n_42_markim__mataburro_fazenda_chupe.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que o mesmo viabilize a  recuperação de um mata-burro na rota escolar rural situado na Chácara Chupé, em nosso município de Pugmil.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/567/requerimento_n_44_vaniely_piso_nacional_para_professores_contratados..docx</t>
+  </si>
+  <si>
+    <t>Solicitando que o mesmo viabilize o pagamento do Piso Nacional de Educação para os Professores contratados (conforme a Lei Nacional aprovada recentemente).</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/568/requerimento_n_45_vanielly_ponto_de_onibus_para_alunos_do_setor_sul.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que o mesmo viabilize a construção de um PONTO DE ÔNIBUS no Setor Sul, para abrigar os alunos daquele setor que se utilizam de transporte escolar.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/573/requerimento_n_46_vanielly__natacao_para_tea_e_tdh.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que o mesmo viabilize a implementação de um programa de natação para crianças com algum transtorno, como por exemplo TEA e TDH.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/574/requerimento_n_47__vanielly__corrida_de_rua.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que o mesmo viabilize a Realização da Corrida de rua no aniversário da cidade.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/575/requerimento_n_50_markim_piso_nacional_aos_monitores_escolares.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que, seja viabilizado o enquadramento dos Monitores de Sala de Aula, no Quadro do Piso Nacional de Salário dos Profissionais da Educação, em cumprimento à Lei Federal n° 15.326/2026.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/607/requerimento_n_51_markim__alimentacao_para_plantonistas_1.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que, seja viabilizado o fornecimento de alimentação ao pessoal que fica de plantão na unidade básica de saúde deste município de Pugmil.</t>
+  </si>
+  <si>
+    <t>Fabiano Peixoto Cardoso</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/620/requerimento_n_52_fabiano_piso_nacional_garis.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que, seja viabilizado o pagamento do Piso Nacional de Salário para GARIS e demais servidores que lidam com limpeza, no valor de R$ 3.036,00 e estabeleça 36 horas de trabalho semanais.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/621/requerimento_n_53_fabiano_isencao_iptu_tea_e_tdah.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que, seja viabilizado a isenção de IPTU para mães ou pais com filhos portadores de Transtorno do Espectro Autista – TEA e  TDAH, que residem neste município de Pugmil.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/622/requerimento_n_58_fabiano__piso_salarial_a_professores.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que, seja viabilizado o pagamento do Piso Nacional de Profissionais da Educação básica, que foi estabelecido pela Portaria do MEC 82/2026, em 30 de janeiro de 2026, em R$ 5.130,63 (cinco mil e centro e trinta reais e sessenta e três centavos).</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/536/indicacao__n_1_bruno___ricardo_ayres_emenda_para_energia.docx</t>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/536/indicacao_n_01-2026.pdf</t>
   </si>
   <si>
     <t>Solicita do Deputado Federal RICARDO AYRES, designar uma Emenda Parlamentar, para ajudar no custeio de instalação de energia elétrica no Setor Comercial e industrial, situado em frente à Rodovia BR 153, nesta cidade de Pugmil.</t>
   </si>
   <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/564/indicacao__n_3_elmir_ricardo_mataburros_cimento_2.docx</t>
+  </si>
+  <si>
+    <t>Solicita do Deputado Federal RICARDO AYRES, designar uma Emenda Parlamentar, com o objetivo de construir mata-burros de cimento  neste município de Pugmil.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/565/indicacao_n_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita do Deputado Federal TONINHO ANDRADE, designar uma Emenda Parlamentar, com o objetivo de construir mata-burros de cimento  neste município de Pugmil.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/570/indicacao_n_4_markim__moisemar_emenda_ubs_1.docx</t>
+  </si>
+  <si>
+    <t>Solicitando dele a destinação de recursos financeiros, por intermédio de Emenda Parlamentar, no valor de R$ 60.175,00 (sessenta mil cento e setenta e cinco reais), destinados ao Fundo Municipal de Saúde de Pugmil – TO, para aquisição e instalação de rede hospitalar de oxigênio medicinal e ar comprimido.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/604/indicacao_n_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Deputado Estadual TONINHO ANDRADE a destinação de uma EMENDA PARLAMENTAR, a fim de que sejam construídos mata-burros de cimento neste município de Pugmil – Tocantins.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/605/indicacao_n_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao Deputado Estadual Moisemar Marinho a destinação de recursos financeiros, por intermédio de Emenda Parlamentar, no valor de R$ 60.175,00 (sessenta mil cento e setenta e cinco reais), destinados ao Fundo Municipal de Saúde de Pugmil – TO, para aquisição e instalação de rede hospitalar de oxigênio medicinal e ar comprimido.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/608/indicacao__n_7_elmir__ricardo_aires_emenda_minha_casa_minha_vida.docx</t>
+  </si>
+  <si>
+    <t>Seja encaminhado expediente ao senhor Deputado Federal RICARDO AIRES, solicitando que ele designe Emenda Parlamentar que viabilize a disponibilidade de moradia popular, através do Programa Minha Casa Minha Vida, para este Município de Pugmil – Tocantins.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/609/indicacao__n_8_elmir_gaguim__emenda__minha_casa_minha_vida.docx</t>
+  </si>
+  <si>
+    <t>Seja encaminhado expediente ao senhor Deputado Federal CARLOS HENRIQUE GAGUIM, solicitando que ele designe Emenda Parlamentar que viabilize a disponibilidade de moradia popular, através do Programa Minha Casa Minha Vida, para este Município de Pugmil – Tocantins.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/610/indicacao__n_9_elmir_toninho___emenda_parlamentar_minha_casa_minha_vida.docx</t>
+  </si>
+  <si>
+    <t>Seja encaminhado expediente ao senhor Deputado Federal TONINHO ANDRADE, solicitando que ele designe Emenda Parlamentar que viabilize a disponibilidade de moradia popular, através do Programa Minha Casa Minha Vida, para este Município de Pugmil – Tocantins.</t>
+  </si>
+  <si>
+    <t>Seja encaminhado expediente ao Senador da Republica EDUARDO GOMES, solicitando que ele designe Emenda Parlamentar que viabilize a disponibilidade de moradia popular, através do Programa Minha Casa Minha Vida, para este Município de Pugmil – Tocantins.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/619/indicacao__n__11_elmir_dorinha_emenda__minha_casa_minha_vida.docx</t>
+  </si>
+  <si>
+    <t>Seja encaminhado expediente à Senadora da Republica PROFESSORA DORINHA, solicitando que ela designe Emenda Parlamentar que viabilize a disponibilidade de moradia popular, através do Programa Minha Casa Minha Vida, para este Município de Pugmil – Tocantins.</t>
+  </si>
+  <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/535/projeto_de_lei_do_legislativo_n_001-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre os critérios para concessão de título de utilidade pública municipal, as entidades civis constituídas no município de Pugmil – TO, e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/502/projeto_de_lei_do_legislativo__n_01__markim_____utilidade_publica.docx</t>
   </si>
   <si>
     <t>Reconhece a Associação Dojo de Artes Marciais de Pugmil para o Tocantins, como Entidade de Utilidade Pública Municipal.</t>
   </si>
   <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/563/projeto_de_lei_-_2026_-_concessao_de_utilidade_publica_associacao_dojo_de_artes_marciais1.docx</t>
+  </si>
+  <si>
+    <t>Reconhece como de utilidade pública municipal a "Associação Dojo de Artes Marciais de Pugmil para o Tocantins" e dá outras providências.</t>
+  </si>
+  <si>
     <t>ATAO</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 596/2026, 1ª  Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 597/2026, 2ª  Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 598/2026, 3ª  Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 599/2026, 4ª  Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 600/2026, 5ª Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 600/2026, 1ª Sessão ordinária do Mês de Março de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 601/2026, 2ª Sessão ordinária do Mês de Março de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 603/2026, 3ª Sessão ordinária do Mês de Março de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 604/2026, 4ª Sessão ordinária do Mês de Março de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 605/2026, 5ª Sessão ordinária do Mês de Março de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 11ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 606/2026, 1ª Sessão ordinária do Mês de abril de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 12ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 607/2026, 2ª Sessão ordinária do Mês de abril de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 13ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 608/2026, 3ª Sessão ordinária do Mês de abril de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 14ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 609/2026, 4ª Sessão ordinária do Mês de abril de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 15ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 610/2026, 5ª Sessão ordinária do Mês de abril de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 16ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 611/2026, 1ª Sessão ordinária do Mês de Maio de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 17ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 612/2026, 2ª Sessão ordinária do Mês de Maio de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 18ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 613/2026, 3ª Sessão ordinária do Mês de Maio de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 19ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 614/2026, 4ª Sessão ordinária do Mês de Maio de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 20ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 615/2026, 5ª Sessão ordinária do Mês de Maio de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 21ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 616/2026, 1ª Sessão ordinária do Mês de Junho de 2026)</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/496/oficio-20-2026.pdf</t>
   </si>
   <si>
     <t>Indicação na qualidade de Líder do Prefeito, o vereador Alessandro Pereira de Sá.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/497/oficio-21-2026.pdf</t>
   </si>
   <si>
     <t>Indicação na qualidade de Líder de Bancada, o vereador Aldo Rodrigues Coelho.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/498/oficio-22-2026.pdf</t>
   </si>
   <si>
     <t>Indicação na qualidade de Líder do União Brasil, o vereador Willian Pereira da Mota.</t>
   </si>
@@ -785,68 +1010,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/487/0001_-_altera_lei_388-2023_-_pccr_saude_ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/488/0002_-_altera_lei_387-2023_-_pccr_quadro_geral_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/489/0003_-_altera_lei_005-2003-_regime_juridico_-_estatuto_servidor.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/490/004_-_autoriza_contratacao_temporaria_2026.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/491/005_-_altera_estrutura_administrativa_2026.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/506/006_-_rastreabilidade_das_emendas_parlamentares.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/508/007_-_cria_conselho_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/509/008_-_cria_o_fundo_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/532/projeto_de_lei_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_-_data_base_legislativo.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/511/projeto_resolucao_diarias_-_pugmil_02.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/518/parecer_6_ple__6_ccj_e_osp.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/519/parecer_7___ple__07__ccj_e_csas.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/520/parecer_8__ple_8_ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/545/parecer_11__ple_10___ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/546/parecer_12_ple_11___ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/547/parecer_13__ple_12__ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/548/parecer_14_pll_01___ccf_e_osp.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/500/requerimento_n_01_emir_data_base_1.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/501/requerimento_n_02_raynne_recuperacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/513/requerimento_n_3_vanielly__programa_manutencao_ruas.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/514/requerimento_n_4_vanielly_atendimento_odontologico_escolar.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/515/requerimento_n_5_vanielly_programa_muncipal_de_capacitacao..docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/516/requerimento_n_6_convenio_para_policiamento_extra_remunerado.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/512/requerimento_n_8_elmir_pagamento_progressoes.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/537/requerimento__n_14_elmir_e_outros___refis.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/539/requerimento_n_19_aldo_grades_estadio.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/542/requerimento_n_20_raynne__reforma_do_cmei.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/543/requerimento_n_21_elmir_e_bancada__quebra_molas_e_sinalizacao_de_ruas.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/540/requerimento_n_23_markim__reforma_ginasio_marcelo_henrique.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/544/requerimento_n_30_bruno___reforma_do_balneario.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/551/requerimento_n_37_raynne_reforma_quaddra_jonas.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/536/indicacao__n_1_bruno___ricardo_ayres_emenda_para_energia.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/502/projeto_de_lei_do_legislativo__n_01__markim_____utilidade_publica.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/496/oficio-20-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/497/oficio-21-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/498/oficio-22-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/499/oficio-23-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/487/0001_-_altera_lei_388-2023_-_pccr_saude_ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/488/0002_-_altera_lei_387-2023_-_pccr_quadro_geral_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/489/0003_-_altera_lei_005-2003-_regime_juridico_-_estatuto_servidor.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/490/004_-_autoriza_contratacao_temporaria_2026.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/491/005_-_altera_estrutura_administrativa_2026.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/506/006_-_rastreabilidade_das_emendas_parlamentares.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/508/007_-_cria_conselho_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/509/008_-_cria_o_fundo_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/532/projeto_de_lei_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/562/13_-_altera_lei_192-2015-_distancia_instalacao_de_granjas_e_frigorificos.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/611/14_-_provimento_diretor_de_escola.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/511/projeto_de_resolucao_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/518/parecer_6_ple__6_ccj_e_osp.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/519/parecer_7___ple__07__ccj_e_csas.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/520/parecer_8__ple_8_ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/545/parecer_11__ple_10___ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/546/parecer_12_ple_11___ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/547/parecer_13__ple_12__ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/548/parecer_de_comissao_n_14.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/500/requerimento_n_01_emir_data_base_1.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/501/requerimento_n_02_raynne_recuperacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/513/requerimento_n_3_vanielly__programa_manutencao_ruas.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/514/requerimento_n_4_vanielly_atendimento_odontologico_escolar.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/515/requerimento_n_5_vanielly_programa_muncipal_de_capacitacao..docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/516/requerimento_n_6_convenio_para_policiamento_extra_remunerado.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/512/requerimento_n_8_elmir_pagamento_progressoes.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/537/requerimento__n_14_elmir_e_outros___refis.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/539/requerimento_n_19_aldo_grades_estadio.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/542/requerimento_n_20_raynne__reforma_do_cmei.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/543/requerimento_n_21_elmir_e_bancada__quebra_molas_e_sinalizacao_de_ruas.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/540/requerimento_n_23_markim__reforma_ginasio_marcelo_henrique.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/555/requerimento_n_26_vanielly__reforma_ubs_pugmil.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/544/requerimento_n_30_bruno___reforma_do_balneario.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/556/requerimento_n_32_vanielly__reforma_quadra_celiomar.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/557/requerimento_n_33__vanielly__programa_mata-burros.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/558/requerimento_n_34_markim_anteprojeto_quiosques.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/559/requerimento_n_35_willian_espaco_autista.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/560/requerimento_n_36_william_prof._natacao.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/551/requerimento_n_37_raynne_reforma_quaddra_jonas.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/561/requerimento_n_38_elmir_data_base_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/571/requerimento_n_40_bruno__cumprir_lei_153_ajuda_transporte_estudantil.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/572/requerimento_n_41_markim_doacao_de_lotes_a_empresarios.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/566/requerimento_n_42_markim__mataburro_fazenda_chupe.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/567/requerimento_n_44_vaniely_piso_nacional_para_professores_contratados..docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/568/requerimento_n_45_vanielly_ponto_de_onibus_para_alunos_do_setor_sul.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/573/requerimento_n_46_vanielly__natacao_para_tea_e_tdh.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/574/requerimento_n_47__vanielly__corrida_de_rua.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/575/requerimento_n_50_markim_piso_nacional_aos_monitores_escolares.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/607/requerimento_n_51_markim__alimentacao_para_plantonistas_1.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/620/requerimento_n_52_fabiano_piso_nacional_garis.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/621/requerimento_n_53_fabiano_isencao_iptu_tea_e_tdah.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/622/requerimento_n_58_fabiano__piso_salarial_a_professores.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/536/indicacao_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/564/indicacao__n_3_elmir_ricardo_mataburros_cimento_2.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/565/indicacao_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/570/indicacao_n_4_markim__moisemar_emenda_ubs_1.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/604/indicacao_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/605/indicacao_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/608/indicacao__n_7_elmir__ricardo_aires_emenda_minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/609/indicacao__n_8_elmir_gaguim__emenda__minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/610/indicacao__n_9_elmir_toninho___emenda_parlamentar_minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/619/indicacao__n__11_elmir_dorinha_emenda__minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/535/projeto_de_lei_do_legislativo_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/502/projeto_de_lei_do_legislativo__n_01__markim_____utilidade_publica.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/563/projeto_de_lei_-_2026_-_concessao_de_utilidade_publica_associacao_dojo_de_artes_marciais1.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/496/oficio-20-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/497/oficio-21-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/498/oficio-22-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/499/oficio-23-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H64"/>
+  <dimension ref="A1:H105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1120,1362 +1345,2401 @@
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
         <v>12</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>510</v>
+        <v>562</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E13" t="s">
+      <c r="H13" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>511</v>
+        <v>611</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="H14" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>518</v>
+        <v>510</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D15" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H15" t="s">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
+        <v>37</v>
+      </c>
+      <c r="F16" t="s">
         <v>41</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H16" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H17" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="H18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="H19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>545</v>
+        <v>521</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="H20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>546</v>
+        <v>522</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F21" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="H21" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E22" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F22" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H22" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E23" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F23" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H23" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>500</v>
+        <v>547</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
+        <v>44</v>
+      </c>
+      <c r="E24" t="s">
+        <v>45</v>
+      </c>
+      <c r="F24" t="s">
+        <v>52</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="E24" t="s">
+      <c r="H24" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>501</v>
+        <v>548</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="D25" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="E25" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="F25" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="H25" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>513</v>
+        <v>500</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D26" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E26" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F26" t="s">
+        <v>67</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E27" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F27" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="G27" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H27" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D28" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E28" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F28" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H28" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D29" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E29" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F29" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H29" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D30" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E30" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F30" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="H30" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D31" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E31" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F31" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H31" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D32" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E32" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F32" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H32" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>526</v>
+        <v>512</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D33" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E33" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F33" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>29</v>
+        <v>82</v>
       </c>
       <c r="H33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D34" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E34" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F34" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H34" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E35" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F35" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H35" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E36" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F36" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H36" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E37" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F37" t="s">
         <v>87</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="H37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>538</v>
+        <v>525</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E38" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F38" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H38" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D39" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E39" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F39" t="s">
         <v>91</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>92</v>
       </c>
       <c r="H39" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E40" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F40" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H40" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D41" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E41" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F41" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H41" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D42" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E42" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F42" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H42" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D43" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E43" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F43" t="s">
+        <v>91</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D44" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E44" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F44" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="H44" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D45" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E45" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F45" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H45" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="D46" t="s">
+        <v>65</v>
+      </c>
+      <c r="E46" t="s">
+        <v>66</v>
+      </c>
+      <c r="F46" t="s">
         <v>106</v>
       </c>
-      <c r="E46" t="s">
+      <c r="G46" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="F46" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>535</v>
+        <v>550</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="D47" t="s">
-        <v>110</v>
+        <v>65</v>
       </c>
       <c r="E47" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="F47" t="s">
-        <v>34</v>
+        <v>95</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H47" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>502</v>
+        <v>556</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="D48" t="s">
+        <v>65</v>
+      </c>
+      <c r="E48" t="s">
+        <v>66</v>
+      </c>
+      <c r="F48" t="s">
+        <v>72</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="E48" t="s">
+      <c r="H48" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>494</v>
+        <v>557</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="D49" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="E49" t="s">
-        <v>116</v>
+        <v>66</v>
+      </c>
+      <c r="F49" t="s">
+        <v>72</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>29</v>
+        <v>112</v>
       </c>
       <c r="H49" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>495</v>
+        <v>558</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="D50" t="s">
+        <v>65</v>
+      </c>
+      <c r="E50" t="s">
+        <v>66</v>
+      </c>
+      <c r="F50" t="s">
+        <v>87</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H50" t="s">
         <v>115</v>
-      </c>
-[...7 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>503</v>
+        <v>559</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="D51" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="E51" t="s">
+        <v>66</v>
+      </c>
+      <c r="F51" t="s">
         <v>116</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>29</v>
+        <v>117</v>
       </c>
       <c r="H51" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>504</v>
+        <v>560</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>4</v>
+        <v>36</v>
       </c>
       <c r="D52" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="E52" t="s">
+        <v>66</v>
+      </c>
+      <c r="F52" t="s">
         <v>116</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="H52" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>505</v>
+        <v>551</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="D53" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="E53" t="s">
-        <v>116</v>
+        <v>66</v>
+      </c>
+      <c r="F53" t="s">
+        <v>41</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>29</v>
+        <v>121</v>
       </c>
       <c r="H53" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>507</v>
+        <v>561</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="D54" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="E54" t="s">
-        <v>116</v>
+        <v>66</v>
+      </c>
+      <c r="F54" t="s">
+        <v>67</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>29</v>
+        <v>123</v>
       </c>
       <c r="H54" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>517</v>
+        <v>571</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="D55" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="E55" t="s">
-        <v>116</v>
+        <v>66</v>
+      </c>
+      <c r="F55" t="s">
+        <v>106</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>29</v>
+        <v>125</v>
       </c>
       <c r="H55" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>529</v>
+        <v>572</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="D56" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="E56" t="s">
-        <v>116</v>
+        <v>66</v>
+      </c>
+      <c r="F56" t="s">
+        <v>87</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>29</v>
+        <v>127</v>
       </c>
       <c r="H56" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>530</v>
+        <v>566</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="D57" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="E57" t="s">
-        <v>116</v>
+        <v>66</v>
+      </c>
+      <c r="F57" t="s">
+        <v>87</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>29</v>
+        <v>129</v>
       </c>
       <c r="H57" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>531</v>
+        <v>567</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D58" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="E58" t="s">
-        <v>116</v>
+        <v>66</v>
+      </c>
+      <c r="F58" t="s">
+        <v>72</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="H58" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>541</v>
+        <v>568</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="D59" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="E59" t="s">
-        <v>116</v>
+        <v>66</v>
+      </c>
+      <c r="F59" t="s">
+        <v>72</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>29</v>
+        <v>133</v>
       </c>
       <c r="H59" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>549</v>
+        <v>573</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="D60" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="E60" t="s">
-        <v>116</v>
+        <v>66</v>
+      </c>
+      <c r="F60" t="s">
+        <v>72</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="H60" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>496</v>
+        <v>574</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="D61" t="s">
-        <v>129</v>
+        <v>65</v>
       </c>
       <c r="E61" t="s">
-        <v>130</v>
+        <v>66</v>
       </c>
       <c r="F61" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="H61" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>497</v>
+        <v>575</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="D62" t="s">
-        <v>129</v>
+        <v>65</v>
       </c>
       <c r="E62" t="s">
-        <v>130</v>
+        <v>66</v>
       </c>
       <c r="F62" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="H62" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>498</v>
+        <v>607</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="D63" t="s">
-        <v>129</v>
+        <v>65</v>
       </c>
       <c r="E63" t="s">
-        <v>130</v>
+        <v>66</v>
       </c>
       <c r="F63" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="H63" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
+        <v>620</v>
+      </c>
+      <c r="B64">
+        <v>2026</v>
+      </c>
+      <c r="C64">
+        <v>52</v>
+      </c>
+      <c r="D64" t="s">
+        <v>65</v>
+      </c>
+      <c r="E64" t="s">
+        <v>66</v>
+      </c>
+      <c r="F64" t="s">
+        <v>143</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H64" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>621</v>
+      </c>
+      <c r="B65">
+        <v>2026</v>
+      </c>
+      <c r="C65">
+        <v>53</v>
+      </c>
+      <c r="D65" t="s">
+        <v>65</v>
+      </c>
+      <c r="E65" t="s">
+        <v>66</v>
+      </c>
+      <c r="F65" t="s">
+        <v>143</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H65" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>622</v>
+      </c>
+      <c r="B66">
+        <v>2026</v>
+      </c>
+      <c r="C66">
+        <v>58</v>
+      </c>
+      <c r="D66" t="s">
+        <v>65</v>
+      </c>
+      <c r="E66" t="s">
+        <v>66</v>
+      </c>
+      <c r="F66" t="s">
+        <v>143</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H66" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>536</v>
+      </c>
+      <c r="B67">
+        <v>2026</v>
+      </c>
+      <c r="C67">
+        <v>1</v>
+      </c>
+      <c r="D67" t="s">
+        <v>150</v>
+      </c>
+      <c r="E67" t="s">
+        <v>151</v>
+      </c>
+      <c r="F67" t="s">
+        <v>106</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H67" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68">
+        <v>564</v>
+      </c>
+      <c r="B68">
+        <v>2026</v>
+      </c>
+      <c r="C68">
+        <v>2</v>
+      </c>
+      <c r="D68" t="s">
+        <v>150</v>
+      </c>
+      <c r="E68" t="s">
+        <v>151</v>
+      </c>
+      <c r="F68" t="s">
+        <v>67</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H68" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69">
+        <v>565</v>
+      </c>
+      <c r="B69">
+        <v>2026</v>
+      </c>
+      <c r="C69">
+        <v>3</v>
+      </c>
+      <c r="D69" t="s">
+        <v>150</v>
+      </c>
+      <c r="E69" t="s">
+        <v>151</v>
+      </c>
+      <c r="F69" t="s">
+        <v>67</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H69" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70">
+        <v>570</v>
+      </c>
+      <c r="B70">
+        <v>2026</v>
+      </c>
+      <c r="C70">
+        <v>4</v>
+      </c>
+      <c r="D70" t="s">
+        <v>150</v>
+      </c>
+      <c r="E70" t="s">
+        <v>151</v>
+      </c>
+      <c r="F70" t="s">
+        <v>87</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H70" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>604</v>
+      </c>
+      <c r="B71">
+        <v>2026</v>
+      </c>
+      <c r="C71">
+        <v>5</v>
+      </c>
+      <c r="D71" t="s">
+        <v>150</v>
+      </c>
+      <c r="E71" t="s">
+        <v>151</v>
+      </c>
+      <c r="F71" t="s">
+        <v>67</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H71" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>605</v>
+      </c>
+      <c r="B72">
+        <v>2026</v>
+      </c>
+      <c r="C72">
+        <v>6</v>
+      </c>
+      <c r="D72" t="s">
+        <v>150</v>
+      </c>
+      <c r="E72" t="s">
+        <v>151</v>
+      </c>
+      <c r="F72" t="s">
+        <v>87</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H72" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>608</v>
+      </c>
+      <c r="B73">
+        <v>2026</v>
+      </c>
+      <c r="C73">
+        <v>7</v>
+      </c>
+      <c r="D73" t="s">
+        <v>150</v>
+      </c>
+      <c r="E73" t="s">
+        <v>151</v>
+      </c>
+      <c r="F73" t="s">
+        <v>91</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H73" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74">
+        <v>609</v>
+      </c>
+      <c r="B74">
+        <v>2026</v>
+      </c>
+      <c r="C74">
+        <v>8</v>
+      </c>
+      <c r="D74" t="s">
+        <v>150</v>
+      </c>
+      <c r="E74" t="s">
+        <v>151</v>
+      </c>
+      <c r="F74" t="s">
+        <v>91</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H74" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75">
+        <v>610</v>
+      </c>
+      <c r="B75">
+        <v>2026</v>
+      </c>
+      <c r="C75">
+        <v>9</v>
+      </c>
+      <c r="D75" t="s">
+        <v>150</v>
+      </c>
+      <c r="E75" t="s">
+        <v>151</v>
+      </c>
+      <c r="F75" t="s">
+        <v>91</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H75" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>618</v>
+      </c>
+      <c r="B76">
+        <v>2026</v>
+      </c>
+      <c r="C76">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
+        <v>150</v>
+      </c>
+      <c r="E76" t="s">
+        <v>151</v>
+      </c>
+      <c r="F76" t="s">
+        <v>91</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H76" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>619</v>
+      </c>
+      <c r="B77">
+        <v>2026</v>
+      </c>
+      <c r="C77">
+        <v>11</v>
+      </c>
+      <c r="D77" t="s">
+        <v>150</v>
+      </c>
+      <c r="E77" t="s">
+        <v>151</v>
+      </c>
+      <c r="F77" t="s">
+        <v>67</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H77" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>535</v>
+      </c>
+      <c r="B78">
+        <v>2026</v>
+      </c>
+      <c r="C78">
+        <v>1</v>
+      </c>
+      <c r="D78" t="s">
+        <v>173</v>
+      </c>
+      <c r="E78" t="s">
+        <v>174</v>
+      </c>
+      <c r="F78" t="s">
+        <v>38</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H78" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
+        <v>502</v>
+      </c>
+      <c r="B79">
+        <v>2026</v>
+      </c>
+      <c r="C79">
+        <v>3</v>
+      </c>
+      <c r="D79" t="s">
+        <v>173</v>
+      </c>
+      <c r="E79" t="s">
+        <v>174</v>
+      </c>
+      <c r="F79" t="s">
+        <v>87</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H79" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>563</v>
+      </c>
+      <c r="B80">
+        <v>2026</v>
+      </c>
+      <c r="C80">
+        <v>4</v>
+      </c>
+      <c r="D80" t="s">
+        <v>173</v>
+      </c>
+      <c r="E80" t="s">
+        <v>174</v>
+      </c>
+      <c r="F80" t="s">
+        <v>87</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H80" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>494</v>
+      </c>
+      <c r="B81">
+        <v>2026</v>
+      </c>
+      <c r="C81">
+        <v>1</v>
+      </c>
+      <c r="D81" t="s">
+        <v>181</v>
+      </c>
+      <c r="E81" t="s">
+        <v>182</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H81" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>495</v>
+      </c>
+      <c r="B82">
+        <v>2026</v>
+      </c>
+      <c r="C82">
+        <v>2</v>
+      </c>
+      <c r="D82" t="s">
+        <v>181</v>
+      </c>
+      <c r="E82" t="s">
+        <v>182</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H82" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>503</v>
+      </c>
+      <c r="B83">
+        <v>2026</v>
+      </c>
+      <c r="C83">
+        <v>3</v>
+      </c>
+      <c r="D83" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" t="s">
+        <v>182</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H83" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>504</v>
+      </c>
+      <c r="B84">
+        <v>2026</v>
+      </c>
+      <c r="C84">
+        <v>4</v>
+      </c>
+      <c r="D84" t="s">
+        <v>181</v>
+      </c>
+      <c r="E84" t="s">
+        <v>182</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H84" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>505</v>
+      </c>
+      <c r="B85">
+        <v>2026</v>
+      </c>
+      <c r="C85">
+        <v>5</v>
+      </c>
+      <c r="D85" t="s">
+        <v>181</v>
+      </c>
+      <c r="E85" t="s">
+        <v>182</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H85" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>507</v>
+      </c>
+      <c r="B86">
+        <v>2026</v>
+      </c>
+      <c r="C86">
+        <v>6</v>
+      </c>
+      <c r="D86" t="s">
+        <v>181</v>
+      </c>
+      <c r="E86" t="s">
+        <v>182</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H86" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>517</v>
+      </c>
+      <c r="B87">
+        <v>2026</v>
+      </c>
+      <c r="C87">
+        <v>7</v>
+      </c>
+      <c r="D87" t="s">
+        <v>181</v>
+      </c>
+      <c r="E87" t="s">
+        <v>182</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H87" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88">
+        <v>529</v>
+      </c>
+      <c r="B88">
+        <v>2026</v>
+      </c>
+      <c r="C88">
+        <v>8</v>
+      </c>
+      <c r="D88" t="s">
+        <v>181</v>
+      </c>
+      <c r="E88" t="s">
+        <v>182</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H88" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89">
+        <v>530</v>
+      </c>
+      <c r="B89">
+        <v>2026</v>
+      </c>
+      <c r="C89">
+        <v>9</v>
+      </c>
+      <c r="D89" t="s">
+        <v>181</v>
+      </c>
+      <c r="E89" t="s">
+        <v>182</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H89" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>531</v>
+      </c>
+      <c r="B90">
+        <v>2026</v>
+      </c>
+      <c r="C90">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>181</v>
+      </c>
+      <c r="E90" t="s">
+        <v>182</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H90" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>541</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91">
+        <v>11</v>
+      </c>
+      <c r="D91" t="s">
+        <v>181</v>
+      </c>
+      <c r="E91" t="s">
+        <v>182</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H91" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92">
+        <v>549</v>
+      </c>
+      <c r="B92">
+        <v>2026</v>
+      </c>
+      <c r="C92">
+        <v>12</v>
+      </c>
+      <c r="D92" t="s">
+        <v>181</v>
+      </c>
+      <c r="E92" t="s">
+        <v>182</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H92" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93">
+        <v>552</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93">
+        <v>13</v>
+      </c>
+      <c r="D93" t="s">
+        <v>181</v>
+      </c>
+      <c r="E93" t="s">
+        <v>182</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H93" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94">
+        <v>553</v>
+      </c>
+      <c r="B94">
+        <v>2026</v>
+      </c>
+      <c r="C94">
+        <v>14</v>
+      </c>
+      <c r="D94" t="s">
+        <v>181</v>
+      </c>
+      <c r="E94" t="s">
+        <v>182</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95">
+        <v>554</v>
+      </c>
+      <c r="B95">
+        <v>2026</v>
+      </c>
+      <c r="C95">
+        <v>15</v>
+      </c>
+      <c r="D95" t="s">
+        <v>181</v>
+      </c>
+      <c r="E95" t="s">
+        <v>182</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H95" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96">
+        <v>569</v>
+      </c>
+      <c r="B96">
+        <v>2026</v>
+      </c>
+      <c r="C96">
+        <v>16</v>
+      </c>
+      <c r="D96" t="s">
+        <v>181</v>
+      </c>
+      <c r="E96" t="s">
+        <v>182</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H96" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97">
+        <v>606</v>
+      </c>
+      <c r="B97">
+        <v>2026</v>
+      </c>
+      <c r="C97">
+        <v>17</v>
+      </c>
+      <c r="D97" t="s">
+        <v>181</v>
+      </c>
+      <c r="E97" t="s">
+        <v>182</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H97" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98">
+        <v>614</v>
+      </c>
+      <c r="B98">
+        <v>2026</v>
+      </c>
+      <c r="C98">
+        <v>18</v>
+      </c>
+      <c r="D98" t="s">
+        <v>181</v>
+      </c>
+      <c r="E98" t="s">
+        <v>182</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H98" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>615</v>
+      </c>
+      <c r="B99">
+        <v>2026</v>
+      </c>
+      <c r="C99">
+        <v>19</v>
+      </c>
+      <c r="D99" t="s">
+        <v>181</v>
+      </c>
+      <c r="E99" t="s">
+        <v>182</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H99" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>616</v>
+      </c>
+      <c r="B100">
+        <v>2026</v>
+      </c>
+      <c r="C100">
+        <v>20</v>
+      </c>
+      <c r="D100" t="s">
+        <v>181</v>
+      </c>
+      <c r="E100" t="s">
+        <v>182</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H100" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>617</v>
+      </c>
+      <c r="B101">
+        <v>2026</v>
+      </c>
+      <c r="C101">
+        <v>21</v>
+      </c>
+      <c r="D101" t="s">
+        <v>181</v>
+      </c>
+      <c r="E101" t="s">
+        <v>182</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H101" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>496</v>
+      </c>
+      <c r="B102">
+        <v>2026</v>
+      </c>
+      <c r="C102">
+        <v>20</v>
+      </c>
+      <c r="D102" t="s">
+        <v>204</v>
+      </c>
+      <c r="E102" t="s">
+        <v>205</v>
+      </c>
+      <c r="F102" t="s">
+        <v>10</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H102" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>497</v>
+      </c>
+      <c r="B103">
+        <v>2026</v>
+      </c>
+      <c r="C103">
+        <v>21</v>
+      </c>
+      <c r="D103" t="s">
+        <v>204</v>
+      </c>
+      <c r="E103" t="s">
+        <v>205</v>
+      </c>
+      <c r="F103" t="s">
+        <v>10</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H103" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>498</v>
+      </c>
+      <c r="B104">
+        <v>2026</v>
+      </c>
+      <c r="C104">
+        <v>22</v>
+      </c>
+      <c r="D104" t="s">
+        <v>204</v>
+      </c>
+      <c r="E104" t="s">
+        <v>205</v>
+      </c>
+      <c r="F104" t="s">
+        <v>10</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H104" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
         <v>499</v>
       </c>
-      <c r="B64">
-[...2 lines deleted...]
-      <c r="C64">
+      <c r="B105">
+        <v>2026</v>
+      </c>
+      <c r="C105">
         <v>23</v>
       </c>
-      <c r="D64" t="s">
-[...5 lines deleted...]
-      <c r="F64" t="s">
+      <c r="D105" t="s">
+        <v>204</v>
+      </c>
+      <c r="E105" t="s">
+        <v>205</v>
+      </c>
+      <c r="F105" t="s">
         <v>10</v>
       </c>
-      <c r="G64" s="1" t="s">
-[...3 lines deleted...]
-        <v>138</v>
+      <c r="G105" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H105" t="s">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2499,50 +3763,91 @@
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>