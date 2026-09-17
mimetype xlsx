--- v2 (2026-06-15)
+++ v3 (2026-09-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="603" uniqueCount="242">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -118,50 +118,74 @@
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/532/projeto_de_lei_n_010-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso salarial dos professores da educação básica no âmbito municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>http://146.190.132.89/</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos proventos dos servidores Quadro Geral do município de Pugmil - TO, e adota outras providências.</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos proventos dos trabalhadores da saúde do município de Pugmil, e adota outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/562/13_-_altera_lei_192-2015-_distancia_instalacao_de_granjas_e_frigorificos.docx</t>
   </si>
   <si>
     <t>Altera o Art. 1º da lei municipal nº 192/2015, de 11 de agosto de 2015, para modificar a distância mínima para instalação de frigoríficos, granjas e atividades similares em relação ao perímetro urbano do Município de Pugmil – TO, e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/611/14_-_provimento_diretor_de_escola.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o provimento da função de Diretor(a) Escolar, nas Unidades de Ensino da Rede Pública Municipal de Educação de Pugmil, institui processo de seleção por mérito e desempenho, em conformidade com a Lei Federal nº 14.113 de 25 de dezembro de 2020 e a Lei Municipal nº 121 de 11 de agosto de 2015, Decreto Municipal nº 126 de 05 de maio de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/660/projeto-lei-015-2026.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação, padronização, autorização e fiscalização do transporte escolar no âmbito do Município de Pugmil/TO, estabelece requisitos técnicos obrigatórios para veículos e condutores, fixa limite máximo de idade da frota e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/661/projeto-lei-016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I da Lei 243, de 18 de dezembro de 2017 que dispõe sobre a organização da Estrutura Administrativa do Poder Executivo do Município de Pugmil e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/662/projeto-lei-017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar convênio com a Empresa Brasileira de Correios e Telégrafos - ECT para implantação, manutenção e operação do Canal Correios Essencial - CEL no Município de Pugmil/TO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/669/whatsapp_scan_2026-09-01_at_09.36.16.pdf</t>
+  </si>
+  <si>
+    <t>Altera PPA/LDO/LOA para o exercício financeiro de 2026 e autoriza abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alessandro Ribeiro de Sá_x000D_
 Bruno Mendes Cutrim_x000D_
 Raynne Cabral Carneiro_x000D_
 William Pereira Mota</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_n_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Pugmil – TO, e dá outras providência.</t>
   </si>
   <si>
     <t>Raynne Cabral Carneiro</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/511/projeto_de_resolucao_n_002-2026.pdf</t>
   </si>
@@ -211,50 +235,65 @@
     <t>Projeto de Resolução nº 0002, de 02 de março de 2026 - Dispõe sobre a fixação dos valores de diárias no âmbito da Câmara Municipal de Pugmil –TO, revoga o Decreto Legislativo nº 001/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/545/parecer_11__ple_10___ccj_e_cfo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 0010 DE 06 DE ABRIL DE 2026 - Dispõe sobre a atualização do piso salarial dos professores da educação básica no âmbito municipal, e dá outras providencias."</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/546/parecer_12_ple_11___ccj_e_cfo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 0011 DE 06 DE ABRIL DE 2026 - Dispõe sobre a Revisão Geral Anual dos proventos dos servidores Quadro Geral do município de Pugmil - TO, e adota outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/547/parecer_13__ple_12__ccj_e_cfo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 0012 DE 06 DE ABRIL DE 2026 - Dispõe sobre a Revisão Geral Anual dos proventos dos trabalhadores da saúde do município de Pugmil, e adota outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/548/parecer_de_comissao_n_14.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 001 DE 09 DE MARÇO DE 2026 - Dispõe sobre os critérios para concessão de título de utilidade pública municipal, as entidades civis constituídas no município de Pugmil – TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 00015/2026 - Dispõe sobre a regulamentação, padronização, autorização e fiscalização do transporte escolar no âmbito do Município de Pugmil/TO, estabelece requisitos técnicos obrigatórios para veículos e condutores, fixa limite máximo de idade da frota e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 00016/2026 - Altera o Anexo I da Lei 243, de 18 de dezembro de 2017 que dispõe  sobre a organização da Estrutura Administrativa do Poder Executivo do Município de Pugmil e dá outras providências</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 00017/2026 - Autoriza o Poder Executivo Municipal a celebrar convênio com a Empresa Brasileira de Correios e Telégrafos – ECT para implantação, manutenção e operação do Canal Correios Essencial – CEL no Município de Pugmil/TO e dá outras providências</t>
+  </si>
+  <si>
+    <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 00018/2026 - Altera PPA/LDO/LOA para o exercício de 2026 e autoriza a abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elmir Oliveira da Silva</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/500/requerimento_n_01_emir_data_base_1.docx</t>
   </si>
   <si>
     <t>Solicitando que, seja providenciado pagamento da Data-base dos servidores efetivos do Quadro Geral, da Educação e da Saúde, deste Município de Pugmil, ainda neste mês de março, conforme preconiza a Lei.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/501/requerimento_n_02_raynne_recuperacao_asfaltica.docx</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo possa viabilizar a recuperação asfáltica de diversas ruas do centro de Pugmil, que se encontram em situação precária, bem como concluir o serviço de asfaltamento nos setores sul e Bela Vista, pois, há ruas que ainda não receberam a pavimentação asfáltica.</t>
   </si>
   <si>
     <t>Vanielly Lino de Sousa</t>
   </si>
@@ -467,56 +506,77 @@
   <si>
     <t>Solicitando que, seja viabilizado o enquadramento dos Monitores de Sala de Aula, no Quadro do Piso Nacional de Salário dos Profissionais da Educação, em cumprimento à Lei Federal n° 15.326/2026.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/607/requerimento_n_51_markim__alimentacao_para_plantonistas_1.docx</t>
   </si>
   <si>
     <t>Solicitando que, seja viabilizado o fornecimento de alimentação ao pessoal que fica de plantão na unidade básica de saúde deste município de Pugmil.</t>
   </si>
   <si>
     <t>Fabiano Peixoto Cardoso</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/620/requerimento_n_52_fabiano_piso_nacional_garis.docx</t>
   </si>
   <si>
     <t>Solicitando que, seja viabilizado o pagamento do Piso Nacional de Salário para GARIS e demais servidores que lidam com limpeza, no valor de R$ 3.036,00 e estabeleça 36 horas de trabalho semanais.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/621/requerimento_n_53_fabiano_isencao_iptu_tea_e_tdah.docx</t>
   </si>
   <si>
     <t>Solicitando que, seja viabilizado a isenção de IPTU para mães ou pais com filhos portadores de Transtorno do Espectro Autista – TEA e  TDAH, que residem neste município de Pugmil.</t>
   </si>
   <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/655/requerimento_n_55__elmir_fundo_municipal_habitacao.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que o Poder Executivo institua o Fundo Municipal da Habitação, a fim de conseguir condições de promover ações de moradia própria neste município de Pugmil.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/656/requerimento_n_56_elmir__reforma_centro_eventos.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que ele viabilize reforma e adaptação do Centro de Eventos Leonardo Marinho, a fim de que o mesmo possa ser melhor utilizado e propiciar mais conforto às pessoas.</t>
+  </si>
+  <si>
+    <t>Solicitando que o mesmo viabilize a instalação de espaços de diversão infantil (Playgrounds), para as crianças em eventos diversos da cidade.</t>
+  </si>
+  <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/622/requerimento_n_58_fabiano__piso_salarial_a_professores.docx</t>
   </si>
   <si>
     <t>Solicitando que, seja viabilizado o pagamento do Piso Nacional de Profissionais da Educação básica, que foi estabelecido pela Portaria do MEC 82/2026, em 30 de janeiro de 2026, em R$ 5.130,63 (cinco mil e centro e trinta reais e sessenta e três centavos).</t>
   </si>
   <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/668/requerimento_n_59_raynne_lavoura_comunitaria.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que, seja viabilizado a implantação de LAVOURA COMUNITÁRIA neste município de Pugmil – Tocantins.</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/536/indicacao_n_01-2026.pdf</t>
   </si>
   <si>
     <t>Solicita do Deputado Federal RICARDO AYRES, designar uma Emenda Parlamentar, para ajudar no custeio de instalação de energia elétrica no Setor Comercial e industrial, situado em frente à Rodovia BR 153, nesta cidade de Pugmil.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/564/indicacao__n_3_elmir_ricardo_mataburros_cimento_2.docx</t>
   </si>
   <si>
     <t>Solicita do Deputado Federal RICARDO AYRES, designar uma Emenda Parlamentar, com o objetivo de construir mata-burros de cimento  neste município de Pugmil.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/565/indicacao_n_04-2026.pdf</t>
   </si>
   <si>
     <t>Solicita do Deputado Federal TONINHO ANDRADE, designar uma Emenda Parlamentar, com o objetivo de construir mata-burros de cimento  neste município de Pugmil.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/570/indicacao_n_4_markim__moisemar_emenda_ubs_1.docx</t>
@@ -554,62 +614,59 @@
   <si>
     <t>Seja encaminhado expediente ao senhor Deputado Federal TONINHO ANDRADE, solicitando que ele designe Emenda Parlamentar que viabilize a disponibilidade de moradia popular, através do Programa Minha Casa Minha Vida, para este Município de Pugmil – Tocantins.</t>
   </si>
   <si>
     <t>Seja encaminhado expediente ao Senador da Republica EDUARDO GOMES, solicitando que ele designe Emenda Parlamentar que viabilize a disponibilidade de moradia popular, através do Programa Minha Casa Minha Vida, para este Município de Pugmil – Tocantins.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/619/indicacao__n__11_elmir_dorinha_emenda__minha_casa_minha_vida.docx</t>
   </si>
   <si>
     <t>Seja encaminhado expediente à Senadora da Republica PROFESSORA DORINHA, solicitando que ela designe Emenda Parlamentar que viabilize a disponibilidade de moradia popular, através do Programa Minha Casa Minha Vida, para este Município de Pugmil – Tocantins.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/535/projeto_de_lei_do_legislativo_n_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os critérios para concessão de título de utilidade pública municipal, as entidades civis constituídas no município de Pugmil – TO, e dá outras providências.</t>
   </si>
   <si>
-    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/502/projeto_de_lei_do_legislativo__n_01__markim_____utilidade_publica.docx</t>
-[...2 lines deleted...]
-    <t>Reconhece a Associação Dojo de Artes Marciais de Pugmil para o Tocantins, como Entidade de Utilidade Pública Municipal.</t>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/502/projeto_de_lei_no_003_markim__dojo_utilidade_publica_atualizado.docx</t>
+  </si>
+  <si>
+    <t>Reconhece como de utilidade pública municipal a "Associação Dojo de Artes Marciais de Pugmil para o Tocantins" e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/563/projeto_de_lei_-_2026_-_concessao_de_utilidade_publica_associacao_dojo_de_artes_marciais1.docx</t>
   </si>
   <si>
-    <t>Reconhece como de utilidade pública municipal a "Associação Dojo de Artes Marciais de Pugmil para o Tocantins" e dá outras providências.</t>
-[...1 lines deleted...]
-  <si>
     <t>ATAO</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 596/2026, 1ª  Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 597/2026, 2ª  Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 598/2026, 3ª  Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 599/2026, 4ª  Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 600/2026, 5ª Sessão ordinária do Mês de Fevereiro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 600/2026, 1ª Sessão ordinária do Mês de Março de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 601/2026, 2ª Sessão ordinária do Mês de Março de 2026)</t>
@@ -633,50 +690,77 @@
     <t>Ata Eletrônica da 13ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 608/2026, 3ª Sessão ordinária do Mês de abril de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 14ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 609/2026, 4ª Sessão ordinária do Mês de abril de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 15ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 610/2026, 5ª Sessão ordinária do Mês de abril de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 16ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 611/2026, 1ª Sessão ordinária do Mês de Maio de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 17ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 612/2026, 2ª Sessão ordinária do Mês de Maio de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 18ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 613/2026, 3ª Sessão ordinária do Mês de Maio de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 19ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 614/2026, 4ª Sessão ordinária do Mês de Maio de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 20ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 615/2026, 5ª Sessão ordinária do Mês de Maio de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 21ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 616/2026, 1ª Sessão ordinária do Mês de Junho de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 22ª Sessão Ordinária de 2026 da 3ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 617/2026, 2ª Sessão ordinária do Mês de Junho de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 23ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 618/2026, 3ª Sessão ordinária do Mês de Junho de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 24ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 619/2026, 4ª Sessão ordinária do Mês de Junho de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 25ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 620/2026, 5ª Sessão ordinária do Mês de Junho de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 26ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 621/2026, 1ª Sessão ordinária do Mês de Agosto de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 27ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 622/2026, 2ª Sessão ordinária do Mês de Agosto de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 31ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 626/2026, 1ª Sessão ordinária do Mês de Setembro de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 32ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 627/2026, 2ª Sessão ordinária do Mês de Setembro de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 33ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 628/2026, 3ª Sessão ordinária do Mês de Setembro de 2026)</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/496/oficio-20-2026.pdf</t>
   </si>
   <si>
     <t>Indicação na qualidade de Líder do Prefeito, o vereador Alessandro Pereira de Sá.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/497/oficio-21-2026.pdf</t>
   </si>
   <si>
     <t>Indicação na qualidade de Líder de Bancada, o vereador Aldo Rodrigues Coelho.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/498/oficio-22-2026.pdf</t>
   </si>
   <si>
     <t>Indicação na qualidade de Líder do União Brasil, o vereador Willian Pereira da Mota.</t>
   </si>
@@ -1010,56 +1094,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/487/0001_-_altera_lei_388-2023_-_pccr_saude_ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/488/0002_-_altera_lei_387-2023_-_pccr_quadro_geral_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/489/0003_-_altera_lei_005-2003-_regime_juridico_-_estatuto_servidor.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/490/004_-_autoriza_contratacao_temporaria_2026.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/491/005_-_altera_estrutura_administrativa_2026.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/506/006_-_rastreabilidade_das_emendas_parlamentares.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/508/007_-_cria_conselho_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/509/008_-_cria_o_fundo_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/532/projeto_de_lei_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/562/13_-_altera_lei_192-2015-_distancia_instalacao_de_granjas_e_frigorificos.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/611/14_-_provimento_diretor_de_escola.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/511/projeto_de_resolucao_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/518/parecer_6_ple__6_ccj_e_osp.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/519/parecer_7___ple__07__ccj_e_csas.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/520/parecer_8__ple_8_ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/545/parecer_11__ple_10___ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/546/parecer_12_ple_11___ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/547/parecer_13__ple_12__ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/548/parecer_de_comissao_n_14.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/500/requerimento_n_01_emir_data_base_1.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/501/requerimento_n_02_raynne_recuperacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/513/requerimento_n_3_vanielly__programa_manutencao_ruas.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/514/requerimento_n_4_vanielly_atendimento_odontologico_escolar.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/515/requerimento_n_5_vanielly_programa_muncipal_de_capacitacao..docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/516/requerimento_n_6_convenio_para_policiamento_extra_remunerado.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/512/requerimento_n_8_elmir_pagamento_progressoes.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/537/requerimento__n_14_elmir_e_outros___refis.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/539/requerimento_n_19_aldo_grades_estadio.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/542/requerimento_n_20_raynne__reforma_do_cmei.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/543/requerimento_n_21_elmir_e_bancada__quebra_molas_e_sinalizacao_de_ruas.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/540/requerimento_n_23_markim__reforma_ginasio_marcelo_henrique.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/555/requerimento_n_26_vanielly__reforma_ubs_pugmil.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/544/requerimento_n_30_bruno___reforma_do_balneario.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/556/requerimento_n_32_vanielly__reforma_quadra_celiomar.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/557/requerimento_n_33__vanielly__programa_mata-burros.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/558/requerimento_n_34_markim_anteprojeto_quiosques.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/559/requerimento_n_35_willian_espaco_autista.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/560/requerimento_n_36_william_prof._natacao.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/551/requerimento_n_37_raynne_reforma_quaddra_jonas.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/561/requerimento_n_38_elmir_data_base_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/571/requerimento_n_40_bruno__cumprir_lei_153_ajuda_transporte_estudantil.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/572/requerimento_n_41_markim_doacao_de_lotes_a_empresarios.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/566/requerimento_n_42_markim__mataburro_fazenda_chupe.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/567/requerimento_n_44_vaniely_piso_nacional_para_professores_contratados..docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/568/requerimento_n_45_vanielly_ponto_de_onibus_para_alunos_do_setor_sul.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/573/requerimento_n_46_vanielly__natacao_para_tea_e_tdh.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/574/requerimento_n_47__vanielly__corrida_de_rua.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/575/requerimento_n_50_markim_piso_nacional_aos_monitores_escolares.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/607/requerimento_n_51_markim__alimentacao_para_plantonistas_1.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/620/requerimento_n_52_fabiano_piso_nacional_garis.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/621/requerimento_n_53_fabiano_isencao_iptu_tea_e_tdah.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/622/requerimento_n_58_fabiano__piso_salarial_a_professores.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/536/indicacao_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/564/indicacao__n_3_elmir_ricardo_mataburros_cimento_2.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/565/indicacao_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/570/indicacao_n_4_markim__moisemar_emenda_ubs_1.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/604/indicacao_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/605/indicacao_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/608/indicacao__n_7_elmir__ricardo_aires_emenda_minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/609/indicacao__n_8_elmir_gaguim__emenda__minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/610/indicacao__n_9_elmir_toninho___emenda_parlamentar_minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/619/indicacao__n__11_elmir_dorinha_emenda__minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/535/projeto_de_lei_do_legislativo_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/502/projeto_de_lei_do_legislativo__n_01__markim_____utilidade_publica.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/563/projeto_de_lei_-_2026_-_concessao_de_utilidade_publica_associacao_dojo_de_artes_marciais1.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/496/oficio-20-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/497/oficio-21-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/498/oficio-22-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/499/oficio-23-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/487/0001_-_altera_lei_388-2023_-_pccr_saude_ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/488/0002_-_altera_lei_387-2023_-_pccr_quadro_geral_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/489/0003_-_altera_lei_005-2003-_regime_juridico_-_estatuto_servidor.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/490/004_-_autoriza_contratacao_temporaria_2026.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/491/005_-_altera_estrutura_administrativa_2026.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/506/006_-_rastreabilidade_das_emendas_parlamentares.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/508/007_-_cria_conselho_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/509/008_-_cria_o_fundo_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/532/projeto_de_lei_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/562/13_-_altera_lei_192-2015-_distancia_instalacao_de_granjas_e_frigorificos.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/611/14_-_provimento_diretor_de_escola.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/660/projeto-lei-015-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/661/projeto-lei-016-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/662/projeto-lei-017-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/669/whatsapp_scan_2026-09-01_at_09.36.16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/511/projeto_de_resolucao_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/518/parecer_6_ple__6_ccj_e_osp.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/519/parecer_7___ple__07__ccj_e_csas.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/520/parecer_8__ple_8_ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/545/parecer_11__ple_10___ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/546/parecer_12_ple_11___ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/547/parecer_13__ple_12__ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/548/parecer_de_comissao_n_14.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/500/requerimento_n_01_emir_data_base_1.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/501/requerimento_n_02_raynne_recuperacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/513/requerimento_n_3_vanielly__programa_manutencao_ruas.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/514/requerimento_n_4_vanielly_atendimento_odontologico_escolar.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/515/requerimento_n_5_vanielly_programa_muncipal_de_capacitacao..docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/516/requerimento_n_6_convenio_para_policiamento_extra_remunerado.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/512/requerimento_n_8_elmir_pagamento_progressoes.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/537/requerimento__n_14_elmir_e_outros___refis.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/539/requerimento_n_19_aldo_grades_estadio.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/542/requerimento_n_20_raynne__reforma_do_cmei.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/543/requerimento_n_21_elmir_e_bancada__quebra_molas_e_sinalizacao_de_ruas.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/540/requerimento_n_23_markim__reforma_ginasio_marcelo_henrique.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/555/requerimento_n_26_vanielly__reforma_ubs_pugmil.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/544/requerimento_n_30_bruno___reforma_do_balneario.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/556/requerimento_n_32_vanielly__reforma_quadra_celiomar.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/557/requerimento_n_33__vanielly__programa_mata-burros.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/558/requerimento_n_34_markim_anteprojeto_quiosques.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/559/requerimento_n_35_willian_espaco_autista.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/560/requerimento_n_36_william_prof._natacao.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/551/requerimento_n_37_raynne_reforma_quaddra_jonas.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/561/requerimento_n_38_elmir_data_base_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/571/requerimento_n_40_bruno__cumprir_lei_153_ajuda_transporte_estudantil.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/572/requerimento_n_41_markim_doacao_de_lotes_a_empresarios.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/566/requerimento_n_42_markim__mataburro_fazenda_chupe.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/567/requerimento_n_44_vaniely_piso_nacional_para_professores_contratados..docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/568/requerimento_n_45_vanielly_ponto_de_onibus_para_alunos_do_setor_sul.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/573/requerimento_n_46_vanielly__natacao_para_tea_e_tdh.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/574/requerimento_n_47__vanielly__corrida_de_rua.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/575/requerimento_n_50_markim_piso_nacional_aos_monitores_escolares.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/607/requerimento_n_51_markim__alimentacao_para_plantonistas_1.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/620/requerimento_n_52_fabiano_piso_nacional_garis.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/621/requerimento_n_53_fabiano_isencao_iptu_tea_e_tdah.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/655/requerimento_n_55__elmir_fundo_municipal_habitacao.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/656/requerimento_n_56_elmir__reforma_centro_eventos.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/622/requerimento_n_58_fabiano__piso_salarial_a_professores.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/668/requerimento_n_59_raynne_lavoura_comunitaria.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/536/indicacao_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/564/indicacao__n_3_elmir_ricardo_mataburros_cimento_2.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/565/indicacao_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/570/indicacao_n_4_markim__moisemar_emenda_ubs_1.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/604/indicacao_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/605/indicacao_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/608/indicacao__n_7_elmir__ricardo_aires_emenda_minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/609/indicacao__n_8_elmir_gaguim__emenda__minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/610/indicacao__n_9_elmir_toninho___emenda_parlamentar_minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/619/indicacao__n__11_elmir_dorinha_emenda__minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/535/projeto_de_lei_do_legislativo_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/502/projeto_de_lei_no_003_markim__dojo_utilidade_publica_atualizado.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/563/projeto_de_lei_-_2026_-_concessao_de_utilidade_publica_associacao_dojo_de_artes_marciais1.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/496/oficio-20-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/497/oficio-21-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/498/oficio-22-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/499/oficio-23-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H105"/>
+  <dimension ref="A1:H126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1397,2349 +1481,2868 @@
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
         <v>14</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>510</v>
+        <v>660</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E15" t="s">
+      <c r="H15" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>511</v>
+        <v>661</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="H16" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>518</v>
+        <v>662</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F17" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="H17" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>519</v>
+        <v>669</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="H18" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>520</v>
+        <v>510</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>44</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="H19" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>521</v>
+        <v>511</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D20" t="s">
         <v>44</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="H20" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="F21" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="H21" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>545</v>
+        <v>519</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="F22" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>546</v>
+        <v>520</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D23" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="F23" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H23" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>547</v>
+        <v>521</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D24" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E24" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="F24" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="H24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>548</v>
+        <v>522</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E25" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="F25" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="H25" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>500</v>
+        <v>545</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
+        <v>52</v>
+      </c>
+      <c r="E26" t="s">
+        <v>53</v>
+      </c>
+      <c r="F26" t="s">
+        <v>60</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E26" t="s">
+      <c r="H26" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>501</v>
+        <v>546</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E27" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="F27" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="H27" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>513</v>
+        <v>547</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E28" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="F28" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="H28" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>514</v>
+        <v>548</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="D29" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E29" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="F29" t="s">
+        <v>54</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H29" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>515</v>
+        <v>664</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D30" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E30" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="F30" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>77</v>
+        <v>29</v>
       </c>
       <c r="H30" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>516</v>
+        <v>665</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="D31" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E31" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="F31" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="H31" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>524</v>
+        <v>666</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D32" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E32" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="F32" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H32" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>512</v>
+        <v>670</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="D33" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E33" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="F33" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="H33" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>523</v>
+        <v>500</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D34" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E34" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F34" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="H34" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>526</v>
+        <v>501</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D35" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E35" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F35" t="s">
+        <v>49</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H35" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>527</v>
+        <v>513</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="D36" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E36" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F36" t="s">
+        <v>85</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H36" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>528</v>
+        <v>514</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="D37" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E37" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F37" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
       <c r="H37" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>525</v>
+        <v>515</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="D38" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E38" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F38" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="H38" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>537</v>
+        <v>516</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D39" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E39" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F39" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>92</v>
       </c>
       <c r="H39" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>538</v>
+        <v>524</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D40" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E40" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F40" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H40" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>539</v>
+        <v>512</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D41" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E41" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F41" t="s">
+        <v>80</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>542</v>
+        <v>523</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="D42" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E42" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F42" t="s">
-        <v>41</v>
+        <v>97</v>
       </c>
       <c r="G42" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H42" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>543</v>
+        <v>526</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E43" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F43" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="H43" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>540</v>
+        <v>527</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E44" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F44" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="H44" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>555</v>
+        <v>528</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E45" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F45" t="s">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="H45" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>544</v>
+        <v>525</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E46" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F46" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="H46" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>550</v>
+        <v>537</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="D47" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E47" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F47" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>29</v>
+        <v>105</v>
       </c>
       <c r="H47" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>556</v>
+        <v>538</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D48" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E48" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F48" t="s">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>110</v>
+        <v>29</v>
       </c>
       <c r="H48" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>557</v>
+        <v>539</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="D49" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E49" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F49" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="H49" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D50" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E50" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F50" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="H50" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>559</v>
+        <v>543</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="D51" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E51" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F51" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="H51" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D52" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E52" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F52" t="s">
+        <v>100</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H52" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D53" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E53" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F53" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="H53" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>561</v>
+        <v>544</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D54" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E54" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F54" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="H54" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>571</v>
+        <v>550</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D55" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E55" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F55" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>125</v>
+        <v>29</v>
       </c>
       <c r="H55" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>572</v>
+        <v>556</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D56" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E56" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F56" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H56" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="D57" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E57" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F57" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="H57" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>567</v>
+        <v>558</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D58" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E58" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F58" t="s">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="H58" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>568</v>
+        <v>559</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D59" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E59" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F59" t="s">
-        <v>72</v>
+        <v>129</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="H59" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>573</v>
+        <v>560</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D60" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E60" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F60" t="s">
-        <v>72</v>
+        <v>129</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="H60" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>574</v>
+        <v>551</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D61" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E61" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F61" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="H61" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>575</v>
+        <v>561</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="D62" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E62" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F62" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="H62" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>607</v>
+        <v>571</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="D63" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E63" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F63" t="s">
-        <v>87</v>
+        <v>119</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="H63" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>620</v>
+        <v>572</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="D64" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E64" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F64" t="s">
-        <v>143</v>
+        <v>100</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H64" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>621</v>
+        <v>566</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="D65" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E65" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F65" t="s">
+        <v>100</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H65" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>622</v>
+        <v>567</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="D66" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E66" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="F66" t="s">
-        <v>143</v>
+        <v>85</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="H66" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>536</v>
+        <v>568</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="D67" t="s">
-        <v>150</v>
+        <v>78</v>
       </c>
       <c r="E67" t="s">
-        <v>151</v>
+        <v>79</v>
       </c>
       <c r="F67" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="H67" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>564</v>
+        <v>573</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>2</v>
+        <v>46</v>
       </c>
       <c r="D68" t="s">
-        <v>150</v>
+        <v>78</v>
       </c>
       <c r="E68" t="s">
-        <v>151</v>
+        <v>79</v>
       </c>
       <c r="F68" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="H68" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>565</v>
+        <v>574</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>3</v>
+        <v>47</v>
       </c>
       <c r="D69" t="s">
+        <v>78</v>
+      </c>
+      <c r="E69" t="s">
+        <v>79</v>
+      </c>
+      <c r="F69" t="s">
+        <v>85</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="E69" t="s">
+      <c r="H69" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="D70" t="s">
-        <v>150</v>
+        <v>78</v>
       </c>
       <c r="E70" t="s">
-        <v>151</v>
+        <v>79</v>
       </c>
       <c r="F70" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="H70" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>5</v>
+        <v>51</v>
       </c>
       <c r="D71" t="s">
-        <v>150</v>
+        <v>78</v>
       </c>
       <c r="E71" t="s">
-        <v>151</v>
+        <v>79</v>
       </c>
       <c r="F71" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="H71" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>605</v>
+        <v>620</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="D72" t="s">
-        <v>150</v>
+        <v>78</v>
       </c>
       <c r="E72" t="s">
-        <v>151</v>
+        <v>79</v>
       </c>
       <c r="F72" t="s">
-        <v>87</v>
+        <v>156</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="H72" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>608</v>
+        <v>621</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="D73" t="s">
-        <v>150</v>
+        <v>78</v>
       </c>
       <c r="E73" t="s">
-        <v>151</v>
+        <v>79</v>
       </c>
       <c r="F73" t="s">
-        <v>91</v>
+        <v>156</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="H73" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>609</v>
+        <v>655</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="D74" t="s">
-        <v>150</v>
+        <v>78</v>
       </c>
       <c r="E74" t="s">
-        <v>151</v>
+        <v>79</v>
       </c>
       <c r="F74" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="H74" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>610</v>
+        <v>656</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="D75" t="s">
-        <v>150</v>
+        <v>78</v>
       </c>
       <c r="E75" t="s">
-        <v>151</v>
+        <v>79</v>
       </c>
       <c r="F75" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="H75" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>618</v>
+        <v>657</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D76" t="s">
-        <v>150</v>
+        <v>78</v>
       </c>
       <c r="E76" t="s">
-        <v>151</v>
+        <v>79</v>
       </c>
       <c r="F76" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H76" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="D77" t="s">
-        <v>150</v>
+        <v>78</v>
       </c>
       <c r="E77" t="s">
-        <v>151</v>
+        <v>79</v>
       </c>
       <c r="F77" t="s">
-        <v>67</v>
+        <v>156</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="H77" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>535</v>
+        <v>668</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>1</v>
+        <v>59</v>
       </c>
       <c r="D78" t="s">
-        <v>173</v>
+        <v>78</v>
       </c>
       <c r="E78" t="s">
-        <v>174</v>
+        <v>79</v>
       </c>
       <c r="F78" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="H78" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>502</v>
+        <v>536</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D79" t="s">
+        <v>170</v>
+      </c>
+      <c r="E79" t="s">
+        <v>171</v>
+      </c>
+      <c r="F79" t="s">
+        <v>119</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H79" t="s">
         <v>173</v>
-      </c>
-[...10 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D80" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E80" t="s">
+        <v>171</v>
+      </c>
+      <c r="F80" t="s">
+        <v>80</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="F80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H80" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>494</v>
+        <v>565</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D81" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E81" t="s">
-        <v>182</v>
+        <v>171</v>
+      </c>
+      <c r="F81" t="s">
+        <v>80</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>29</v>
+        <v>176</v>
       </c>
       <c r="H81" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>495</v>
+        <v>570</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D82" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E82" t="s">
-        <v>182</v>
+        <v>171</v>
+      </c>
+      <c r="F82" t="s">
+        <v>100</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>29</v>
+        <v>178</v>
       </c>
       <c r="H82" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>503</v>
+        <v>604</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D83" t="s">
+        <v>170</v>
+      </c>
+      <c r="E83" t="s">
+        <v>171</v>
+      </c>
+      <c r="F83" t="s">
+        <v>80</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H83" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>504</v>
+        <v>605</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D84" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E84" t="s">
+        <v>171</v>
+      </c>
+      <c r="F84" t="s">
+        <v>100</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="G84" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H84" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>505</v>
+        <v>608</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D85" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E85" t="s">
-        <v>182</v>
+        <v>171</v>
+      </c>
+      <c r="F85" t="s">
+        <v>104</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>29</v>
+        <v>184</v>
       </c>
       <c r="H85" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>507</v>
+        <v>609</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D86" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E86" t="s">
-        <v>182</v>
+        <v>171</v>
+      </c>
+      <c r="F86" t="s">
+        <v>104</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>29</v>
+        <v>186</v>
       </c>
       <c r="H86" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>517</v>
+        <v>610</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D87" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E87" t="s">
-        <v>182</v>
+        <v>171</v>
+      </c>
+      <c r="F87" t="s">
+        <v>104</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>29</v>
+        <v>188</v>
       </c>
       <c r="H87" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>529</v>
+        <v>618</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D88" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E88" t="s">
-        <v>182</v>
+        <v>171</v>
+      </c>
+      <c r="F88" t="s">
+        <v>104</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H88" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>530</v>
+        <v>619</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E89" t="s">
-        <v>182</v>
+        <v>171</v>
+      </c>
+      <c r="F89" t="s">
+        <v>80</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>29</v>
+        <v>191</v>
       </c>
       <c r="H89" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D90" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="E90" t="s">
-        <v>182</v>
+        <v>194</v>
+      </c>
+      <c r="F90" t="s">
+        <v>46</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>29</v>
+        <v>195</v>
       </c>
       <c r="H90" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>541</v>
+        <v>502</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="D91" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="E91" t="s">
-        <v>182</v>
+        <v>194</v>
+      </c>
+      <c r="F91" t="s">
+        <v>100</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>29</v>
+        <v>197</v>
       </c>
       <c r="H91" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>549</v>
+        <v>563</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="D92" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="E92" t="s">
-        <v>182</v>
+        <v>194</v>
+      </c>
+      <c r="F92" t="s">
+        <v>100</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>29</v>
+        <v>199</v>
       </c>
       <c r="H92" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>552</v>
+        <v>494</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="D93" t="s">
-        <v>181</v>
+        <v>200</v>
       </c>
       <c r="E93" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H93" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>553</v>
+        <v>495</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="D94" t="s">
-        <v>181</v>
+        <v>200</v>
       </c>
       <c r="E94" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H94" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>554</v>
+        <v>503</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="D95" t="s">
-        <v>181</v>
+        <v>200</v>
       </c>
       <c r="E95" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H95" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>569</v>
+        <v>504</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="D96" t="s">
-        <v>181</v>
+        <v>200</v>
       </c>
       <c r="E96" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H96" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>606</v>
+        <v>505</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="D97" t="s">
-        <v>181</v>
+        <v>200</v>
       </c>
       <c r="E97" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H97" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>614</v>
+        <v>507</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="D98" t="s">
-        <v>181</v>
+        <v>200</v>
       </c>
       <c r="E98" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H98" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>615</v>
+        <v>517</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D99" t="s">
-        <v>181</v>
+        <v>200</v>
       </c>
       <c r="E99" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H99" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>616</v>
+        <v>529</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="D100" t="s">
-        <v>181</v>
+        <v>200</v>
       </c>
       <c r="E100" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H100" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>617</v>
+        <v>530</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D101" t="s">
-        <v>181</v>
+        <v>200</v>
       </c>
       <c r="E101" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H101" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>496</v>
+        <v>531</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D102" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="E102" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>206</v>
+        <v>29</v>
       </c>
       <c r="H102" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>497</v>
+        <v>541</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="E103" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>208</v>
+        <v>29</v>
       </c>
       <c r="H103" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>498</v>
+        <v>549</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D104" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="E104" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>210</v>
+        <v>29</v>
       </c>
       <c r="H104" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
+        <v>552</v>
+      </c>
+      <c r="B105">
+        <v>2026</v>
+      </c>
+      <c r="C105">
+        <v>13</v>
+      </c>
+      <c r="D105" t="s">
+        <v>200</v>
+      </c>
+      <c r="E105" t="s">
+        <v>201</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H105" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>553</v>
+      </c>
+      <c r="B106">
+        <v>2026</v>
+      </c>
+      <c r="C106">
+        <v>14</v>
+      </c>
+      <c r="D106" t="s">
+        <v>200</v>
+      </c>
+      <c r="E106" t="s">
+        <v>201</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H106" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>554</v>
+      </c>
+      <c r="B107">
+        <v>2026</v>
+      </c>
+      <c r="C107">
+        <v>15</v>
+      </c>
+      <c r="D107" t="s">
+        <v>200</v>
+      </c>
+      <c r="E107" t="s">
+        <v>201</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H107" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>569</v>
+      </c>
+      <c r="B108">
+        <v>2026</v>
+      </c>
+      <c r="C108">
+        <v>16</v>
+      </c>
+      <c r="D108" t="s">
+        <v>200</v>
+      </c>
+      <c r="E108" t="s">
+        <v>201</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H108" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>606</v>
+      </c>
+      <c r="B109">
+        <v>2026</v>
+      </c>
+      <c r="C109">
+        <v>17</v>
+      </c>
+      <c r="D109" t="s">
+        <v>200</v>
+      </c>
+      <c r="E109" t="s">
+        <v>201</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H109" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>614</v>
+      </c>
+      <c r="B110">
+        <v>2026</v>
+      </c>
+      <c r="C110">
+        <v>18</v>
+      </c>
+      <c r="D110" t="s">
+        <v>200</v>
+      </c>
+      <c r="E110" t="s">
+        <v>201</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H110" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>615</v>
+      </c>
+      <c r="B111">
+        <v>2026</v>
+      </c>
+      <c r="C111">
+        <v>19</v>
+      </c>
+      <c r="D111" t="s">
+        <v>200</v>
+      </c>
+      <c r="E111" t="s">
+        <v>201</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H111" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>616</v>
+      </c>
+      <c r="B112">
+        <v>2026</v>
+      </c>
+      <c r="C112">
+        <v>20</v>
+      </c>
+      <c r="D112" t="s">
+        <v>200</v>
+      </c>
+      <c r="E112" t="s">
+        <v>201</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H112" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>617</v>
+      </c>
+      <c r="B113">
+        <v>2026</v>
+      </c>
+      <c r="C113">
+        <v>21</v>
+      </c>
+      <c r="D113" t="s">
+        <v>200</v>
+      </c>
+      <c r="E113" t="s">
+        <v>201</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H113" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>653</v>
+      </c>
+      <c r="B114">
+        <v>2026</v>
+      </c>
+      <c r="C114">
+        <v>22</v>
+      </c>
+      <c r="D114" t="s">
+        <v>200</v>
+      </c>
+      <c r="E114" t="s">
+        <v>201</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H114" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>654</v>
+      </c>
+      <c r="B115">
+        <v>2026</v>
+      </c>
+      <c r="C115">
+        <v>23</v>
+      </c>
+      <c r="D115" t="s">
+        <v>200</v>
+      </c>
+      <c r="E115" t="s">
+        <v>201</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H115" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>658</v>
+      </c>
+      <c r="B116">
+        <v>2026</v>
+      </c>
+      <c r="C116">
+        <v>24</v>
+      </c>
+      <c r="D116" t="s">
+        <v>200</v>
+      </c>
+      <c r="E116" t="s">
+        <v>201</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H116" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>659</v>
+      </c>
+      <c r="B117">
+        <v>2026</v>
+      </c>
+      <c r="C117">
+        <v>25</v>
+      </c>
+      <c r="D117" t="s">
+        <v>200</v>
+      </c>
+      <c r="E117" t="s">
+        <v>201</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H117" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>663</v>
+      </c>
+      <c r="B118">
+        <v>2026</v>
+      </c>
+      <c r="C118">
+        <v>26</v>
+      </c>
+      <c r="D118" t="s">
+        <v>200</v>
+      </c>
+      <c r="E118" t="s">
+        <v>201</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H118" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>667</v>
+      </c>
+      <c r="B119">
+        <v>2026</v>
+      </c>
+      <c r="C119">
+        <v>27</v>
+      </c>
+      <c r="D119" t="s">
+        <v>200</v>
+      </c>
+      <c r="E119" t="s">
+        <v>201</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H119" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>671</v>
+      </c>
+      <c r="B120">
+        <v>2026</v>
+      </c>
+      <c r="C120">
+        <v>31</v>
+      </c>
+      <c r="D120" t="s">
+        <v>200</v>
+      </c>
+      <c r="E120" t="s">
+        <v>201</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H120" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>672</v>
+      </c>
+      <c r="B121">
+        <v>2026</v>
+      </c>
+      <c r="C121">
+        <v>32</v>
+      </c>
+      <c r="D121" t="s">
+        <v>200</v>
+      </c>
+      <c r="E121" t="s">
+        <v>201</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H121" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>673</v>
+      </c>
+      <c r="B122">
+        <v>2026</v>
+      </c>
+      <c r="C122">
+        <v>33</v>
+      </c>
+      <c r="D122" t="s">
+        <v>200</v>
+      </c>
+      <c r="E122" t="s">
+        <v>201</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H122" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>496</v>
+      </c>
+      <c r="B123">
+        <v>2026</v>
+      </c>
+      <c r="C123">
+        <v>20</v>
+      </c>
+      <c r="D123" t="s">
+        <v>232</v>
+      </c>
+      <c r="E123" t="s">
+        <v>233</v>
+      </c>
+      <c r="F123" t="s">
+        <v>10</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H123" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>497</v>
+      </c>
+      <c r="B124">
+        <v>2026</v>
+      </c>
+      <c r="C124">
+        <v>21</v>
+      </c>
+      <c r="D124" t="s">
+        <v>232</v>
+      </c>
+      <c r="E124" t="s">
+        <v>233</v>
+      </c>
+      <c r="F124" t="s">
+        <v>10</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H124" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>498</v>
+      </c>
+      <c r="B125">
+        <v>2026</v>
+      </c>
+      <c r="C125">
+        <v>22</v>
+      </c>
+      <c r="D125" t="s">
+        <v>232</v>
+      </c>
+      <c r="E125" t="s">
+        <v>233</v>
+      </c>
+      <c r="F125" t="s">
+        <v>10</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H125" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
         <v>499</v>
       </c>
-      <c r="B105">
-[...2 lines deleted...]
-      <c r="C105">
+      <c r="B126">
+        <v>2026</v>
+      </c>
+      <c r="C126">
         <v>23</v>
       </c>
-      <c r="D105" t="s">
-[...5 lines deleted...]
-      <c r="F105" t="s">
+      <c r="D126" t="s">
+        <v>232</v>
+      </c>
+      <c r="E126" t="s">
+        <v>233</v>
+      </c>
+      <c r="F126" t="s">
         <v>10</v>
       </c>
-      <c r="G105" s="1" t="s">
-[...3 lines deleted...]
-        <v>213</v>
+      <c r="G126" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H126" t="s">
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3804,50 +4407,71 @@
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>