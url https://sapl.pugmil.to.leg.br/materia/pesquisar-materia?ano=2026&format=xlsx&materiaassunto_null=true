--- v3 (2026-09-17)
+++ v4 (2026-11-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="603" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="648" uniqueCount="262">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -142,50 +142,56 @@
     <t>Dispõe sobre o provimento da função de Diretor(a) Escolar, nas Unidades de Ensino da Rede Pública Municipal de Educação de Pugmil, institui processo de seleção por mérito e desempenho, em conformidade com a Lei Federal nº 14.113 de 25 de dezembro de 2020 e a Lei Municipal nº 121 de 11 de agosto de 2015, Decreto Municipal nº 126 de 05 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/660/projeto-lei-015-2026.pdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação, padronização, autorização e fiscalização do transporte escolar no âmbito do Município de Pugmil/TO, estabelece requisitos técnicos obrigatórios para veículos e condutores, fixa limite máximo de idade da frota e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/661/projeto-lei-016-2026.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei 243, de 18 de dezembro de 2017 que dispõe sobre a organização da Estrutura Administrativa do Poder Executivo do Município de Pugmil e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/662/projeto-lei-017-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com a Empresa Brasileira de Correios e Telégrafos - ECT para implantação, manutenção e operação do Canal Correios Essencial - CEL no Município de Pugmil/TO e dá outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/669/whatsapp_scan_2026-09-01_at_09.36.16.pdf</t>
   </si>
   <si>
     <t>Altera PPA/LDO/LOA para o exercício financeiro de 2026 e autoriza abertura de crédito adicional suplementar.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/676/proj_lei_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Comitê de Gestão Colegiada da Rede de Cuidado e de Proteção Social de Crianças e Adolescentes Vítimas ou Testemunhas de Violência no Município de Pugmil, Estado do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alessandro Ribeiro de Sá_x000D_
 Bruno Mendes Cutrim_x000D_
 Raynne Cabral Carneiro_x000D_
 William Pereira Mota</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_n_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Pugmil – TO, e dá outras providência.</t>
   </si>
   <si>
     <t>Raynne Cabral Carneiro</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/511/projeto_de_resolucao_n_002-2026.pdf</t>
   </si>
@@ -250,50 +256,56 @@
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/547/parecer_13__ple_12__ccj_e_cfo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 0012 DE 06 DE ABRIL DE 2026 - Dispõe sobre a Revisão Geral Anual dos proventos dos trabalhadores da saúde do município de Pugmil, e adota outras providências.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/548/parecer_de_comissao_n_14.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 001 DE 09 DE MARÇO DE 2026 - Dispõe sobre os critérios para concessão de título de utilidade pública municipal, as entidades civis constituídas no município de Pugmil – TO, e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 00015/2026 - Dispõe sobre a regulamentação, padronização, autorização e fiscalização do transporte escolar no âmbito do Município de Pugmil/TO, estabelece requisitos técnicos obrigatórios para veículos e condutores, fixa limite máximo de idade da frota e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 00016/2026 - Altera o Anexo I da Lei 243, de 18 de dezembro de 2017 que dispõe  sobre a organização da Estrutura Administrativa do Poder Executivo do Município de Pugmil e dá outras providências</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 00017/2026 - Autoriza o Poder Executivo Municipal a celebrar convênio com a Empresa Brasileira de Correios e Telégrafos – ECT para implantação, manutenção e operação do Canal Correios Essencial – CEL no Município de Pugmil/TO e dá outras providências</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 00018/2026 - Altera PPA/LDO/LOA para o exercício de 2026 e autoriza a abertura de crédito adicional suplementar.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/681/parecer_ple_0019__ccj__assist._social_comissao_apoio_criancas_e_adolescentes.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 19/2026: Institui a Comissão de Proteção Colegiada da Rede de Cuidado e de Proteção Social de Crianças e Adolescentes Vítimas ou Testemunhas de Violência no Município de Pugmil – Estado do Tocantins</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elmir Oliveira da Silva</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/500/requerimento_n_01_emir_data_base_1.docx</t>
   </si>
   <si>
     <t>Solicitando que, seja providenciado pagamento da Data-base dos servidores efetivos do Quadro Geral, da Educação e da Saúde, deste Município de Pugmil, ainda neste mês de março, conforme preconiza a Lei.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/501/requerimento_n_02_raynne_recuperacao_asfaltica.docx</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo possa viabilizar a recuperação asfáltica de diversas ruas do centro de Pugmil, que se encontram em situação precária, bem como concluir o serviço de asfaltamento nos setores sul e Bela Vista, pois, há ruas que ainda não receberam a pavimentação asfáltica.</t>
   </si>
   <si>
     <t>Vanielly Lino de Sousa</t>
   </si>
@@ -533,50 +545,61 @@
   <si>
     <t>Solicitando que o Poder Executivo institua o Fundo Municipal da Habitação, a fim de conseguir condições de promover ações de moradia própria neste município de Pugmil.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/656/requerimento_n_56_elmir__reforma_centro_eventos.docx</t>
   </si>
   <si>
     <t>Solicitando que ele viabilize reforma e adaptação do Centro de Eventos Leonardo Marinho, a fim de que o mesmo possa ser melhor utilizado e propiciar mais conforto às pessoas.</t>
   </si>
   <si>
     <t>Solicitando que o mesmo viabilize a instalação de espaços de diversão infantil (Playgrounds), para as crianças em eventos diversos da cidade.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/622/requerimento_n_58_fabiano__piso_salarial_a_professores.docx</t>
   </si>
   <si>
     <t>Solicitando que, seja viabilizado o pagamento do Piso Nacional de Profissionais da Educação básica, que foi estabelecido pela Portaria do MEC 82/2026, em 30 de janeiro de 2026, em R$ 5.130,63 (cinco mil e centro e trinta reais e sessenta e três centavos).</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/668/requerimento_n_59_raynne_lavoura_comunitaria.docx</t>
   </si>
   <si>
     <t>Solicitando que, seja viabilizado a implantação de LAVOURA COMUNITÁRIA neste município de Pugmil – Tocantins.</t>
   </si>
   <si>
+    <t>Aldo Rodrigues Coelho_x000D_
+Bruno Mendes Cutrim_x000D_
+Elmir Oliveira da Silva</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/680/requerimento_n_60__elmir_aldo_bruno_reforma_ubs.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que, seja viabilizado a reforma e adequação da Unidade Básica de Saúde deste município, a fim de que a mesma possa propiciar melhor atendimento à população.</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/536/indicacao_n_01-2026.pdf</t>
   </si>
   <si>
     <t>Solicita do Deputado Federal RICARDO AYRES, designar uma Emenda Parlamentar, para ajudar no custeio de instalação de energia elétrica no Setor Comercial e industrial, situado em frente à Rodovia BR 153, nesta cidade de Pugmil.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/564/indicacao__n_3_elmir_ricardo_mataburros_cimento_2.docx</t>
   </si>
   <si>
     <t>Solicita do Deputado Federal RICARDO AYRES, designar uma Emenda Parlamentar, com o objetivo de construir mata-burros de cimento  neste município de Pugmil.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/565/indicacao_n_04-2026.pdf</t>
   </si>
   <si>
     <t>Solicita do Deputado Federal TONINHO ANDRADE, designar uma Emenda Parlamentar, com o objetivo de construir mata-burros de cimento  neste município de Pugmil.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/570/indicacao_n_4_markim__moisemar_emenda_ubs_1.docx</t>
@@ -719,78 +742,117 @@
   <si>
     <t>Ata Eletrônica da 23ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 618/2026, 3ª Sessão ordinária do Mês de Junho de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 24ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 619/2026, 4ª Sessão ordinária do Mês de Junho de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 25ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 620/2026, 5ª Sessão ordinária do Mês de Junho de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 26ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 621/2026, 1ª Sessão ordinária do Mês de Agosto de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 27ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 622/2026, 2ª Sessão ordinária do Mês de Agosto de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 31ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 626/2026, 1ª Sessão ordinária do Mês de Setembro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 32ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 627/2026, 2ª Sessão ordinária do Mês de Setembro de 2026)</t>
   </si>
   <si>
     <t>Ata Eletrônica da 33ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 628/2026, 3ª Sessão ordinária do Mês de Setembro de 2026)</t>
   </si>
   <si>
+    <t>Ata Eletrônica da 34ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 629/2026, 4ª Sessão ordinária do Mês de Setembro de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 35ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 630/2026, 5ª Sessão ordinária do Mês de Setembro de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 36ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 631/2026, 1ª Sessão ordinária do Mês de Outubro de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 37ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 632/2026, 2ª Sessão ordinária do Mês de Outubro de 2026)</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 37ª Sessão Ordinária de 2026 da 2ª Sessão Legislativa da 8ª Legislatura - (Ata de N° 633/2026, 3ª Sessão ordinária do Mês de Outubro de 2026)</t>
+  </si>
+  <si>
+    <t>PP</t>
+  </si>
+  <si>
+    <t>Pedido de Providência</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/679/pedido_de_providencias_n_01__markim___prefeito_enviar_leis_para_a_camara.docx</t>
+  </si>
+  <si>
+    <t>Solicitando que sejam encaminhados, via ofício, a esta Câmara Municipal de Pugmil, todas as leis sancionadas, e que a partir de desta data, todas as leis que forem sendo sancionadas, sejam enviadas de imediato, após a sua publicação, uma cópia via ofício à este Poder Legislativo, a fim de que a Câmara Municipal possa providenciar a guarda dessas leis.</t>
+  </si>
+  <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/496/oficio-20-2026.pdf</t>
   </si>
   <si>
     <t>Indicação na qualidade de Líder do Prefeito, o vereador Alessandro Pereira de Sá.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/497/oficio-21-2026.pdf</t>
   </si>
   <si>
     <t>Indicação na qualidade de Líder de Bancada, o vereador Aldo Rodrigues Coelho.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/498/oficio-22-2026.pdf</t>
   </si>
   <si>
     <t>Indicação na qualidade de Líder do União Brasil, o vereador Willian Pereira da Mota.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2026/499/oficio-23-2026.pdf</t>
   </si>
   <si>
     <t>Indicação na qualidade de Líder do PL, o vereador Elmir oliveira da Silva.</t>
+  </si>
+  <si>
+    <t>DESP</t>
+  </si>
+  <si>
+    <t>Despacho da Presidência</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2026/682/despacho_presidencia_2026.pdf</t>
+  </si>
+  <si>
+    <t>Análise de admissibilidade de requerimento para instauração de Comissão Parlamentar de Inquérito (CPI). Interessado: Vereador Fabiano Peixoto Cardoso.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1094,56 +1156,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/487/0001_-_altera_lei_388-2023_-_pccr_saude_ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/488/0002_-_altera_lei_387-2023_-_pccr_quadro_geral_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/489/0003_-_altera_lei_005-2003-_regime_juridico_-_estatuto_servidor.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/490/004_-_autoriza_contratacao_temporaria_2026.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/491/005_-_altera_estrutura_administrativa_2026.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/506/006_-_rastreabilidade_das_emendas_parlamentares.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/508/007_-_cria_conselho_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/509/008_-_cria_o_fundo_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/532/projeto_de_lei_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/562/13_-_altera_lei_192-2015-_distancia_instalacao_de_granjas_e_frigorificos.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/611/14_-_provimento_diretor_de_escola.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/660/projeto-lei-015-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/661/projeto-lei-016-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/662/projeto-lei-017-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/669/whatsapp_scan_2026-09-01_at_09.36.16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/511/projeto_de_resolucao_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/518/parecer_6_ple__6_ccj_e_osp.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/519/parecer_7___ple__07__ccj_e_csas.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/520/parecer_8__ple_8_ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/545/parecer_11__ple_10___ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/546/parecer_12_ple_11___ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/547/parecer_13__ple_12__ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/548/parecer_de_comissao_n_14.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/500/requerimento_n_01_emir_data_base_1.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/501/requerimento_n_02_raynne_recuperacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/513/requerimento_n_3_vanielly__programa_manutencao_ruas.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/514/requerimento_n_4_vanielly_atendimento_odontologico_escolar.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/515/requerimento_n_5_vanielly_programa_muncipal_de_capacitacao..docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/516/requerimento_n_6_convenio_para_policiamento_extra_remunerado.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/512/requerimento_n_8_elmir_pagamento_progressoes.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/537/requerimento__n_14_elmir_e_outros___refis.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/539/requerimento_n_19_aldo_grades_estadio.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/542/requerimento_n_20_raynne__reforma_do_cmei.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/543/requerimento_n_21_elmir_e_bancada__quebra_molas_e_sinalizacao_de_ruas.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/540/requerimento_n_23_markim__reforma_ginasio_marcelo_henrique.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/555/requerimento_n_26_vanielly__reforma_ubs_pugmil.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/544/requerimento_n_30_bruno___reforma_do_balneario.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/556/requerimento_n_32_vanielly__reforma_quadra_celiomar.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/557/requerimento_n_33__vanielly__programa_mata-burros.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/558/requerimento_n_34_markim_anteprojeto_quiosques.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/559/requerimento_n_35_willian_espaco_autista.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/560/requerimento_n_36_william_prof._natacao.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/551/requerimento_n_37_raynne_reforma_quaddra_jonas.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/561/requerimento_n_38_elmir_data_base_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/571/requerimento_n_40_bruno__cumprir_lei_153_ajuda_transporte_estudantil.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/572/requerimento_n_41_markim_doacao_de_lotes_a_empresarios.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/566/requerimento_n_42_markim__mataburro_fazenda_chupe.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/567/requerimento_n_44_vaniely_piso_nacional_para_professores_contratados..docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/568/requerimento_n_45_vanielly_ponto_de_onibus_para_alunos_do_setor_sul.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/573/requerimento_n_46_vanielly__natacao_para_tea_e_tdh.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/574/requerimento_n_47__vanielly__corrida_de_rua.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/575/requerimento_n_50_markim_piso_nacional_aos_monitores_escolares.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/607/requerimento_n_51_markim__alimentacao_para_plantonistas_1.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/620/requerimento_n_52_fabiano_piso_nacional_garis.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/621/requerimento_n_53_fabiano_isencao_iptu_tea_e_tdah.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/655/requerimento_n_55__elmir_fundo_municipal_habitacao.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/656/requerimento_n_56_elmir__reforma_centro_eventos.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/622/requerimento_n_58_fabiano__piso_salarial_a_professores.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/668/requerimento_n_59_raynne_lavoura_comunitaria.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/536/indicacao_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/564/indicacao__n_3_elmir_ricardo_mataburros_cimento_2.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/565/indicacao_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/570/indicacao_n_4_markim__moisemar_emenda_ubs_1.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/604/indicacao_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/605/indicacao_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/608/indicacao__n_7_elmir__ricardo_aires_emenda_minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/609/indicacao__n_8_elmir_gaguim__emenda__minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/610/indicacao__n_9_elmir_toninho___emenda_parlamentar_minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/619/indicacao__n__11_elmir_dorinha_emenda__minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/535/projeto_de_lei_do_legislativo_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/502/projeto_de_lei_no_003_markim__dojo_utilidade_publica_atualizado.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/563/projeto_de_lei_-_2026_-_concessao_de_utilidade_publica_associacao_dojo_de_artes_marciais1.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/496/oficio-20-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/497/oficio-21-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/498/oficio-22-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/499/oficio-23-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/487/0001_-_altera_lei_388-2023_-_pccr_saude_ok.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/488/0002_-_altera_lei_387-2023_-_pccr_quadro_geral_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/489/0003_-_altera_lei_005-2003-_regime_juridico_-_estatuto_servidor.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/490/004_-_autoriza_contratacao_temporaria_2026.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/491/005_-_altera_estrutura_administrativa_2026.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/506/006_-_rastreabilidade_das_emendas_parlamentares.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/508/007_-_cria_conselho_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/509/008_-_cria_o_fundo_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/532/projeto_de_lei_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/562/13_-_altera_lei_192-2015-_distancia_instalacao_de_granjas_e_frigorificos.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/611/14_-_provimento_diretor_de_escola.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/660/projeto-lei-015-2026.pdf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/661/projeto-lei-016-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/662/projeto-lei-017-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/669/whatsapp_scan_2026-09-01_at_09.36.16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/676/proj_lei_019-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/510/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/511/projeto_de_resolucao_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/518/parecer_6_ple__6_ccj_e_osp.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/519/parecer_7___ple__07__ccj_e_csas.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/520/parecer_8__ple_8_ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/545/parecer_11__ple_10___ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/546/parecer_12_ple_11___ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/547/parecer_13__ple_12__ccj_e_cfo.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/548/parecer_de_comissao_n_14.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/681/parecer_ple_0019__ccj__assist._social_comissao_apoio_criancas_e_adolescentes.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/500/requerimento_n_01_emir_data_base_1.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/501/requerimento_n_02_raynne_recuperacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/513/requerimento_n_3_vanielly__programa_manutencao_ruas.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/514/requerimento_n_4_vanielly_atendimento_odontologico_escolar.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/515/requerimento_n_5_vanielly_programa_muncipal_de_capacitacao..docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/516/requerimento_n_6_convenio_para_policiamento_extra_remunerado.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/512/requerimento_n_8_elmir_pagamento_progressoes.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/537/requerimento__n_14_elmir_e_outros___refis.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/539/requerimento_n_19_aldo_grades_estadio.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/542/requerimento_n_20_raynne__reforma_do_cmei.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/543/requerimento_n_21_elmir_e_bancada__quebra_molas_e_sinalizacao_de_ruas.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/540/requerimento_n_23_markim__reforma_ginasio_marcelo_henrique.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/555/requerimento_n_26_vanielly__reforma_ubs_pugmil.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/544/requerimento_n_30_bruno___reforma_do_balneario.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/556/requerimento_n_32_vanielly__reforma_quadra_celiomar.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/557/requerimento_n_33__vanielly__programa_mata-burros.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/558/requerimento_n_34_markim_anteprojeto_quiosques.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/559/requerimento_n_35_willian_espaco_autista.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/560/requerimento_n_36_william_prof._natacao.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/551/requerimento_n_37_raynne_reforma_quaddra_jonas.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/561/requerimento_n_38_elmir_data_base_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/571/requerimento_n_40_bruno__cumprir_lei_153_ajuda_transporte_estudantil.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/572/requerimento_n_41_markim_doacao_de_lotes_a_empresarios.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/566/requerimento_n_42_markim__mataburro_fazenda_chupe.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/567/requerimento_n_44_vaniely_piso_nacional_para_professores_contratados..docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/568/requerimento_n_45_vanielly_ponto_de_onibus_para_alunos_do_setor_sul.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/573/requerimento_n_46_vanielly__natacao_para_tea_e_tdh.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/574/requerimento_n_47__vanielly__corrida_de_rua.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/575/requerimento_n_50_markim_piso_nacional_aos_monitores_escolares.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/607/requerimento_n_51_markim__alimentacao_para_plantonistas_1.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/620/requerimento_n_52_fabiano_piso_nacional_garis.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/621/requerimento_n_53_fabiano_isencao_iptu_tea_e_tdah.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/655/requerimento_n_55__elmir_fundo_municipal_habitacao.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/656/requerimento_n_56_elmir__reforma_centro_eventos.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/622/requerimento_n_58_fabiano__piso_salarial_a_professores.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/668/requerimento_n_59_raynne_lavoura_comunitaria.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/680/requerimento_n_60__elmir_aldo_bruno_reforma_ubs.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/536/indicacao_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/564/indicacao__n_3_elmir_ricardo_mataburros_cimento_2.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/565/indicacao_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/570/indicacao_n_4_markim__moisemar_emenda_ubs_1.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/604/indicacao_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/605/indicacao_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/608/indicacao__n_7_elmir__ricardo_aires_emenda_minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/609/indicacao__n_8_elmir_gaguim__emenda__minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/610/indicacao__n_9_elmir_toninho___emenda_parlamentar_minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/619/indicacao__n__11_elmir_dorinha_emenda__minha_casa_minha_vida.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/535/projeto_de_lei_do_legislativo_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/502/projeto_de_lei_no_003_markim__dojo_utilidade_publica_atualizado.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/563/projeto_de_lei_-_2026_-_concessao_de_utilidade_publica_associacao_dojo_de_artes_marciais1.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/679/pedido_de_providencias_n_01__markim___prefeito_enviar_leis_para_a_camara.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/496/oficio-20-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/497/oficio-21-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/498/oficio-22-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/499/oficio-23-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2026/682/despacho_presidencia_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H126"/>
+  <dimension ref="A1:H136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1585,2764 +1647,3009 @@
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
         <v>18</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>510</v>
+        <v>676</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="E19" t="s">
+      <c r="H19" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F20" t="s">
+        <v>48</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D21" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" t="s">
+        <v>51</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="E21" t="s">
+      <c r="H21" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D22" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E22" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F22" t="s">
+        <v>56</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E23" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F23" t="s">
+        <v>59</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D24" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E24" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F24" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="H24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D25" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E25" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F25" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>545</v>
+        <v>522</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D26" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E26" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F26" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="H26" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E27" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F27" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>67</v>
       </c>
       <c r="H27" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E28" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F28" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H28" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E29" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F29" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H29" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>664</v>
+        <v>548</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D30" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E30" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F30" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="H30" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D31" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E31" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F31" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E32" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F32" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H32" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D33" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E33" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F33" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H33" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>500</v>
+        <v>670</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="D34" t="s">
+        <v>54</v>
+      </c>
+      <c r="E34" t="s">
+        <v>55</v>
+      </c>
+      <c r="F34" t="s">
         <v>78</v>
       </c>
-      <c r="E34" t="s">
+      <c r="G34" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H34" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>501</v>
+        <v>681</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="D35" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="E35" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="F35" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="H35" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>513</v>
+        <v>500</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D36" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E36" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F36" t="s">
+        <v>84</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D37" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E37" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F37" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H37" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D38" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E38" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F38" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H38" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D39" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E39" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F39" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>92</v>
       </c>
       <c r="H39" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D40" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E40" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F40" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>29</v>
+        <v>94</v>
       </c>
       <c r="H40" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D41" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E41" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F41" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H41" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D42" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E42" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F42" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H42" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>526</v>
+        <v>512</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D43" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E43" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F43" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>29</v>
+        <v>99</v>
       </c>
       <c r="H43" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D44" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E44" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F44" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H44" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D45" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E45" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F45" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H45" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E46" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F46" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H46" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E47" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F47" t="s">
         <v>104</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="H47" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>538</v>
+        <v>525</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E48" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F48" t="s">
-        <v>104</v>
+        <v>89</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H48" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D49" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E49" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F49" t="s">
         <v>108</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H49" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D50" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E50" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F50" t="s">
-        <v>49</v>
+        <v>108</v>
       </c>
       <c r="G50" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H50" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D51" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E51" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F51" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H51" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D52" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E52" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F52" t="s">
-        <v>100</v>
+        <v>51</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H52" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>555</v>
+        <v>543</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D53" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E53" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F53" t="s">
-        <v>85</v>
+        <v>108</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H53" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D54" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E54" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F54" t="s">
+        <v>104</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D55" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E55" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F55" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>29</v>
+        <v>121</v>
       </c>
       <c r="H55" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>556</v>
+        <v>544</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D56" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E56" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F56" t="s">
-        <v>85</v>
+        <v>123</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H56" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D57" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E57" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F57" t="s">
-        <v>85</v>
+        <v>112</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>125</v>
+        <v>29</v>
       </c>
       <c r="H57" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D58" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E58" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F58" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>127</v>
       </c>
       <c r="H58" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D59" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E59" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F59" t="s">
+        <v>89</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="G59" s="1" t="s">
+      <c r="H59" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D60" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E60" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F60" t="s">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="G60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H60" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D61" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E61" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F61" t="s">
-        <v>49</v>
+        <v>133</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H61" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D62" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E62" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F62" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>136</v>
       </c>
       <c r="H62" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>571</v>
+        <v>551</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D63" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E63" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F63" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H63" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>572</v>
+        <v>561</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D64" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E64" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F64" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H64" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D65" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E65" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F65" t="s">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H65" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D66" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E66" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F66" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H66" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D67" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E67" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F67" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>146</v>
       </c>
       <c r="H67" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D68" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E68" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F68" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>148</v>
       </c>
       <c r="H68" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D69" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E69" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F69" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>150</v>
       </c>
       <c r="H69" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D70" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E70" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F70" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>152</v>
       </c>
       <c r="H70" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>607</v>
+        <v>574</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D71" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E71" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F71" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>154</v>
       </c>
       <c r="H71" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>620</v>
+        <v>575</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D72" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E72" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="G72" s="1" t="s">
+      <c r="H72" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>621</v>
+        <v>607</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D73" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E73" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F73" t="s">
-        <v>156</v>
+        <v>104</v>
       </c>
       <c r="G73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H73" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>655</v>
+        <v>620</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D74" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E74" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F74" t="s">
-        <v>80</v>
+        <v>160</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>161</v>
       </c>
       <c r="H74" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>656</v>
+        <v>621</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D75" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E75" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F75" t="s">
-        <v>80</v>
+        <v>160</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>163</v>
       </c>
       <c r="H75" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D76" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E76" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F76" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>29</v>
+        <v>165</v>
       </c>
       <c r="H76" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>622</v>
+        <v>656</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D77" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E77" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F77" t="s">
-        <v>156</v>
+        <v>84</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H77" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>668</v>
+        <v>657</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D78" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E78" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F78" t="s">
-        <v>49</v>
+        <v>89</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>168</v>
+        <v>29</v>
       </c>
       <c r="H78" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>536</v>
+        <v>622</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="D79" t="s">
+        <v>82</v>
+      </c>
+      <c r="E79" t="s">
+        <v>83</v>
+      </c>
+      <c r="F79" t="s">
+        <v>160</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="E79" t="s">
+      <c r="H79" t="s">
         <v>171</v>
-      </c>
-[...7 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>564</v>
+        <v>668</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
-        <v>2</v>
+        <v>59</v>
       </c>
       <c r="D80" t="s">
-        <v>170</v>
+        <v>82</v>
       </c>
       <c r="E80" t="s">
-        <v>171</v>
+        <v>83</v>
       </c>
       <c r="F80" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="H80" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>565</v>
+        <v>680</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="D81" t="s">
-        <v>170</v>
+        <v>82</v>
       </c>
       <c r="E81" t="s">
-        <v>171</v>
+        <v>83</v>
       </c>
       <c r="F81" t="s">
-        <v>80</v>
+        <v>174</v>
       </c>
       <c r="G81" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H81" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>570</v>
+        <v>536</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D82" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="E82" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="F82" t="s">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="H82" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>604</v>
+        <v>564</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D83" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="E83" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="F83" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H83" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>605</v>
+        <v>565</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D84" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="E84" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="F84" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H84" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>608</v>
+        <v>570</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D85" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="E85" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="F85" t="s">
         <v>104</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H85" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D86" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="E86" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="F86" t="s">
-        <v>104</v>
+        <v>84</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H86" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D87" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="E87" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="F87" t="s">
         <v>104</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H87" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D88" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="E88" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="F88" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>29</v>
+        <v>191</v>
       </c>
       <c r="H88" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D89" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="E89" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="F89" t="s">
-        <v>80</v>
+        <v>108</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H89" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>535</v>
+        <v>610</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D90" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="E90" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="F90" t="s">
-        <v>46</v>
+        <v>108</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>195</v>
       </c>
       <c r="H90" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>502</v>
+        <v>618</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D91" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="E91" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="F91" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="G91" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H91" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>563</v>
+        <v>619</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="E92" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="F92" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="G92" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H92" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>494</v>
+        <v>535</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
       <c r="D93" t="s">
         <v>200</v>
       </c>
       <c r="E93" t="s">
         <v>201</v>
       </c>
+      <c r="F93" t="s">
+        <v>48</v>
+      </c>
       <c r="G93" s="1" t="s">
-        <v>29</v>
+        <v>202</v>
       </c>
       <c r="H93" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D94" t="s">
         <v>200</v>
       </c>
       <c r="E94" t="s">
         <v>201</v>
       </c>
+      <c r="F94" t="s">
+        <v>104</v>
+      </c>
       <c r="G94" s="1" t="s">
-        <v>29</v>
+        <v>204</v>
       </c>
       <c r="H94" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>503</v>
+        <v>563</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D95" t="s">
         <v>200</v>
       </c>
       <c r="E95" t="s">
         <v>201</v>
       </c>
+      <c r="F95" t="s">
+        <v>104</v>
+      </c>
       <c r="G95" s="1" t="s">
-        <v>29</v>
+        <v>206</v>
       </c>
       <c r="H95" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D96" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E96" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H96" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D97" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E97" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H97" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D98" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E98" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H98" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D99" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E99" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H99" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>529</v>
+        <v>505</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D100" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E100" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H100" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>530</v>
+        <v>507</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D101" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E101" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H101" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>531</v>
+        <v>517</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D102" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E102" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H102" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>541</v>
+        <v>529</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D103" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E103" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H103" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>549</v>
+        <v>530</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D104" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E104" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H104" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>552</v>
+        <v>531</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D105" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E105" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H105" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>553</v>
+        <v>541</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E106" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H106" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D107" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E107" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H107" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>569</v>
+        <v>552</v>
       </c>
       <c r="B108">
         <v>2026</v>
       </c>
       <c r="C108">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D108" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E108" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H108" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>606</v>
+        <v>553</v>
       </c>
       <c r="B109">
         <v>2026</v>
       </c>
       <c r="C109">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D109" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E109" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H109" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>614</v>
+        <v>554</v>
       </c>
       <c r="B110">
         <v>2026</v>
       </c>
       <c r="C110">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D110" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E110" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H110" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>615</v>
+        <v>569</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D111" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E111" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H111" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D112" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E112" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H112" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D113" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E113" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H113" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>653</v>
+        <v>615</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D114" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E114" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H114" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>654</v>
+        <v>616</v>
       </c>
       <c r="B115">
         <v>2026</v>
       </c>
       <c r="C115">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D115" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E115" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H115" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>658</v>
+        <v>617</v>
       </c>
       <c r="B116">
         <v>2026</v>
       </c>
       <c r="C116">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D116" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E116" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H116" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="B117">
         <v>2026</v>
       </c>
       <c r="C117">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D117" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E117" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H117" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>663</v>
+        <v>654</v>
       </c>
       <c r="B118">
         <v>2026</v>
       </c>
       <c r="C118">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D118" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E118" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H118" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>667</v>
+        <v>658</v>
       </c>
       <c r="B119">
         <v>2026</v>
       </c>
       <c r="C119">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D119" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E119" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H119" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>671</v>
+        <v>659</v>
       </c>
       <c r="B120">
         <v>2026</v>
       </c>
       <c r="C120">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D120" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E120" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H120" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>672</v>
+        <v>663</v>
       </c>
       <c r="B121">
         <v>2026</v>
       </c>
       <c r="C121">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D121" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E121" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H121" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="B122">
         <v>2026</v>
       </c>
       <c r="C122">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D122" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E122" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H122" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>496</v>
+        <v>671</v>
       </c>
       <c r="B123">
         <v>2026</v>
       </c>
       <c r="C123">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="D123" t="s">
-        <v>232</v>
+        <v>207</v>
       </c>
       <c r="E123" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>208</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>234</v>
+        <v>29</v>
       </c>
       <c r="H123" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>497</v>
+        <v>672</v>
       </c>
       <c r="B124">
         <v>2026</v>
       </c>
       <c r="C124">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D124" t="s">
-        <v>232</v>
+        <v>207</v>
       </c>
       <c r="E124" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>208</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>236</v>
+        <v>29</v>
       </c>
       <c r="H124" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>498</v>
+        <v>673</v>
       </c>
       <c r="B125">
         <v>2026</v>
       </c>
       <c r="C125">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="D125" t="s">
-        <v>232</v>
+        <v>207</v>
       </c>
       <c r="E125" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>208</v>
       </c>
       <c r="G125" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H125" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
+        <v>674</v>
+      </c>
+      <c r="B126">
+        <v>2026</v>
+      </c>
+      <c r="C126">
+        <v>34</v>
+      </c>
+      <c r="D126" t="s">
+        <v>207</v>
+      </c>
+      <c r="E126" t="s">
+        <v>208</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H126" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>675</v>
+      </c>
+      <c r="B127">
+        <v>2026</v>
+      </c>
+      <c r="C127">
+        <v>35</v>
+      </c>
+      <c r="D127" t="s">
+        <v>207</v>
+      </c>
+      <c r="E127" t="s">
+        <v>208</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H127" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>677</v>
+      </c>
+      <c r="B128">
+        <v>2026</v>
+      </c>
+      <c r="C128">
+        <v>36</v>
+      </c>
+      <c r="D128" t="s">
+        <v>207</v>
+      </c>
+      <c r="E128" t="s">
+        <v>208</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H128" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>678</v>
+      </c>
+      <c r="B129">
+        <v>2026</v>
+      </c>
+      <c r="C129">
+        <v>37</v>
+      </c>
+      <c r="D129" t="s">
+        <v>207</v>
+      </c>
+      <c r="E129" t="s">
+        <v>208</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H129" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>683</v>
+      </c>
+      <c r="B130">
+        <v>2026</v>
+      </c>
+      <c r="C130">
+        <v>38</v>
+      </c>
+      <c r="D130" t="s">
+        <v>207</v>
+      </c>
+      <c r="E130" t="s">
+        <v>208</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H130" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>679</v>
+      </c>
+      <c r="B131">
+        <v>2026</v>
+      </c>
+      <c r="C131">
+        <v>1</v>
+      </c>
+      <c r="D131" t="s">
+        <v>244</v>
+      </c>
+      <c r="E131" t="s">
+        <v>245</v>
+      </c>
+      <c r="F131" t="s">
+        <v>104</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H131" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>496</v>
+      </c>
+      <c r="B132">
+        <v>2026</v>
+      </c>
+      <c r="C132">
+        <v>20</v>
+      </c>
+      <c r="D132" t="s">
+        <v>248</v>
+      </c>
+      <c r="E132" t="s">
+        <v>249</v>
+      </c>
+      <c r="F132" t="s">
+        <v>10</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H132" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>497</v>
+      </c>
+      <c r="B133">
+        <v>2026</v>
+      </c>
+      <c r="C133">
+        <v>21</v>
+      </c>
+      <c r="D133" t="s">
+        <v>248</v>
+      </c>
+      <c r="E133" t="s">
+        <v>249</v>
+      </c>
+      <c r="F133" t="s">
+        <v>10</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H133" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>498</v>
+      </c>
+      <c r="B134">
+        <v>2026</v>
+      </c>
+      <c r="C134">
+        <v>22</v>
+      </c>
+      <c r="D134" t="s">
+        <v>248</v>
+      </c>
+      <c r="E134" t="s">
+        <v>249</v>
+      </c>
+      <c r="F134" t="s">
+        <v>10</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H134" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
         <v>499</v>
       </c>
-      <c r="B126">
-[...2 lines deleted...]
-      <c r="C126">
+      <c r="B135">
+        <v>2026</v>
+      </c>
+      <c r="C135">
         <v>23</v>
       </c>
-      <c r="D126" t="s">
-[...5 lines deleted...]
-      <c r="F126" t="s">
+      <c r="D135" t="s">
+        <v>248</v>
+      </c>
+      <c r="E135" t="s">
+        <v>249</v>
+      </c>
+      <c r="F135" t="s">
         <v>10</v>
       </c>
-      <c r="G126" s="1" t="s">
-[...3 lines deleted...]
-        <v>241</v>
+      <c r="G135" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H135" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>682</v>
+      </c>
+      <c r="B136">
+        <v>2026</v>
+      </c>
+      <c r="C136">
+        <v>1</v>
+      </c>
+      <c r="D136" t="s">
+        <v>258</v>
+      </c>
+      <c r="E136" t="s">
+        <v>259</v>
+      </c>
+      <c r="F136" t="s">
+        <v>51</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H136" t="s">
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4428,50 +4735,60 @@
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>