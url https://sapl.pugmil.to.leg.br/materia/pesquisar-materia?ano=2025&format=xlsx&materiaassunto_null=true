--- v0 (2026-01-29)
+++ v1 (2026-04-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="679" uniqueCount="290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="687" uniqueCount="294">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -910,50 +910,62 @@
     <t>Leitura da Ata Ordinária 584/2025</t>
   </si>
   <si>
     <t>Ata 586/2025</t>
   </si>
   <si>
     <t>Ata Nº 856/2025 1ª sessão ordinária.</t>
   </si>
   <si>
     <t>Ata Nº587/2025.</t>
   </si>
   <si>
     <t>Ata 588 3ª Sessão ordinária do mes de Novembro de 2025.</t>
   </si>
   <si>
     <t>Ata 591 1ªSessão Ordinária do mes de Dezembro 2025.</t>
   </si>
   <si>
     <t>Ata 2ª sessão ordinária do mes de novembro 2025</t>
   </si>
   <si>
     <t>Ata Nº593 da 3ª sessão ordinária do mes de dezembro.</t>
   </si>
   <si>
     <t>Ata Nº595 4ª Sessão ordinária.</t>
+  </si>
+  <si>
+    <t>ATAE</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária</t>
+  </si>
+  <si>
+    <t>Ata de N° 05/2025, 1ª  Sessão extraordinária do Mês de Dezembro de 2025</t>
+  </si>
+  <si>
+    <t>Ata de N° 06/2025, 2ª  Sessão extraordinária do Mês de Dezembro de 2025.</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>Solicitando que, sejam tomadas as devidas providências, para o atendimento ao Requerimento n° 008/2025, que foi editado em 22 de janeiro de 2025, seja viabilizado a sinalização de todas as vias urbanas de Pugmil, compreendendo a sinalização vertical com placas e a horizontal incluindo faixas de pedestres, mas que ainda não foi atendido.</t>
   </si>
   <si>
     <t>Solicitando que, sejam tomadas as devidas providências, com vista a atender ao Requerimento N° 009/2025, elaborado em 22 de janeiro de 2025, mas que ainda não foi atendido, solicitando que seja viabilizado a construção de QUEBRA-MOLAS na Rua Pernambuco, Avenida Adelaide Mendes, Avenida José Wilson Siqueira Campos, e Avenida Pium.</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas as devidas providências, para o atendimento ao REQUERIMENTO N° 68/2025,  datado de 04 de junho de 2025, mas que ainda não foi atendido, solicitando que sejam encaminhados, via ofício, a esta Câmara Municipal de Pugmil, todas as leis sancionadas, e que a partir de desta data, todas as leis que forem sendo sancionadas, sejam enviadas de imediato, após a sua publicação, uma cópia via ofício à este Poder Legislativo, a fim de que a Câmara Municipal possa providenciar a guarda dessas leis.</t>
   </si>
   <si>
     <t>Solicita que o mesmo tome das devidas PROVIDÊNCIAS no sentido de atender ao Requerimento n° 47/2025, datado de 13 de março de 2025 e que ainda não foi atendido, solicitando que ele viabilize o pagamento de ADICIONAL NOTURNO aos Profissionais da saúde, envolvendo todos os cargos que desempenham atividades no período noturno.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -1275,56 +1287,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/28/projeto_de_lei_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/36/projeto_de_lei_07_executivo_aprovado20250319_09180391.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/37/projeto_de_lei_08_executivo_aprovado20250319_09341100.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/38/projeto_de_lei_09_executivo_aprovado20250319_09261065.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/39/projeto_de_lei_10_executivo_aprovado20250319_09364406.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/339/projeto_de_lei_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/353/projeto_de_lei_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/354/projeto_o_execultivo_18_202520250616_11075693.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/360/projeto_o_execultivo_19_202520250616_11082685.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/367/projeto_de_lei_020-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/374/projeto_excultivo_21_20250902_11215587.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/375/projeto_excultivo_22_20250902_11224503.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/376/projeto_excultivo_2320250902_11232275.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/395/projeto_de_lei_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/347/projeto_de_decreto_legislativo_n_001_de_13_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/440/projeto_de_resolucao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/438/projeto_de_resolucao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/350/projeto_de_resolucao_03_202520250616_11062089.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/475/parecer_de_comissao_-_projeto_de_lei_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/476/parecer_de_comissao_-_projeto_de_lei_municipal_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/477/parecer_de_comissao_-_projeto_de_lei_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/478/parecer_de_comissao_-_projeto_de_lei_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/479/parecer_as_comissoes_-_projeto_de_lei_do_legislativo_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/461/parecer_das_comissoes_projeto_de_lei_05_executivo_aprovado20250319_09302113.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/464/parecer_das_comissoes_projeto_de_lei_06_executivo_aprovado20250319_09113127.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/462/parecer_das_comissoes_projeto_de_lei_07_executivo_aprovado20250319_09184673.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/460/parecer_das_comissoes_projeto_de_lei_08_executivo_aprovado20250319_09213185.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/459/parecer_das_comissoes_projeto_de_lei_09_executivo_aprovado20250319_09264697.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/463/parecer_das_comissoesprojeto_de_lei_10_executivo_aprovado20250319_09372484.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/433/parecer_de_comissao_12-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/434/parecer_de_comissao_13-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/435/parecer_de_comissao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/436/parecer_de_comissao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/470/parecer_de_comissao_-_projeto_de_lei_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/419/parecer_das_comissoes_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/473/parecer_projeto_de_resolucao_03_202520250616_11005261.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/471/parecer_projeto_do_execultivo_1720250616_11030147.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/472/parecer_projeto_do_execultivo_1820250616_11033191.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/474/parecer_projeto_do_execultivo_2020250616_11050132.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/420/parecer_das_comissoes_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/421/parecer_das_comissoes_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/422/parecer_das_comissoes_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/423/parecer_de_comissao__n_25.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/424/parecer_de_comissao__n_26.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/480/parecer_das_comissoes_2720251222_11541139.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/483/parecer_das_comissoes_2820251222_11552400.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/484/parecer_das_comissoes_2920251222_12001540.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/485/parecer_das_comissoes_projeto_de_lei_30_202520251215_10340694.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/486/parecer_das_comissoes_projeto_de_lei_31_202520251215_10331245.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/448/requerimento_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/449/requerimento_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/450/requerimento_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/451/requerimento_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/452/requerimento_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/453/requerimento_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/454/requerimento_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/455/requerimento_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/456/requerimento_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/457/requerimento_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/458/requerimento_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/7/requerimento_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/6/requerimento_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/8/requerimento_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/9/requerimento_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/10/requerimento_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/11/requerimento_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/12/requerimento_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/13/requerimento_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/14/requerimento_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/15/requerimento_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/16/requerimento_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/17/requerimento_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/18/requerimento_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/19/requerimento_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/27/requerimento_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/42/requerimento_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/49/requerimento_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/51/requerimento_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/141/requerimento_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/351/requerimento_n_62-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/352/requerimento_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/355/requerimento_n_64-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/356/requerimento_n_65-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/357/requerimento_n_66-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/358/requerimento_n_67-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/359/requerimento_n_68-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/363/requerimento_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/364/requerimento_n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/404/requerimento_no_92-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/441/indicacao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/442/indicacao_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/443/indicacao_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/444/indicacao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/439/projeto_de_lei_municipal_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/28/projeto_de_lei_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/36/projeto_de_lei_07_executivo_aprovado20250319_09180391.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/37/projeto_de_lei_08_executivo_aprovado20250319_09341100.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/38/projeto_de_lei_09_executivo_aprovado20250319_09261065.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/39/projeto_de_lei_10_executivo_aprovado20250319_09364406.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/339/projeto_de_lei_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/353/projeto_de_lei_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/354/projeto_o_execultivo_18_202520250616_11075693.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/360/projeto_o_execultivo_19_202520250616_11082685.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/367/projeto_de_lei_020-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/374/projeto_excultivo_21_20250902_11215587.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/375/projeto_excultivo_22_20250902_11224503.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/376/projeto_excultivo_2320250902_11232275.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/395/projeto_de_lei_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/347/projeto_de_decreto_legislativo_n_001_de_13_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/440/projeto_de_resolucao_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/438/projeto_de_resolucao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/350/projeto_de_resolucao_03_202520250616_11062089.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/475/parecer_de_comissao_-_projeto_de_lei_n_001-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/476/parecer_de_comissao_-_projeto_de_lei_municipal_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/477/parecer_de_comissao_-_projeto_de_lei_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/478/parecer_de_comissao_-_projeto_de_lei_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/479/parecer_as_comissoes_-_projeto_de_lei_do_legislativo_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/461/parecer_das_comissoes_projeto_de_lei_05_executivo_aprovado20250319_09302113.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/464/parecer_das_comissoes_projeto_de_lei_06_executivo_aprovado20250319_09113127.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/462/parecer_das_comissoes_projeto_de_lei_07_executivo_aprovado20250319_09184673.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/460/parecer_das_comissoes_projeto_de_lei_08_executivo_aprovado20250319_09213185.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/459/parecer_das_comissoes_projeto_de_lei_09_executivo_aprovado20250319_09264697.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/463/parecer_das_comissoesprojeto_de_lei_10_executivo_aprovado20250319_09372484.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/433/parecer_de_comissao_12-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/434/parecer_de_comissao_13-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/435/parecer_de_comissao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/436/parecer_de_comissao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/470/parecer_de_comissao_-_projeto_de_lei_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/419/parecer_das_comissoes_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/473/parecer_projeto_de_resolucao_03_202520250616_11005261.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/471/parecer_projeto_do_execultivo_1720250616_11030147.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/472/parecer_projeto_do_execultivo_1820250616_11033191.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/474/parecer_projeto_do_execultivo_2020250616_11050132.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/420/parecer_das_comissoes_n_22-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/421/parecer_das_comissoes_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/422/parecer_das_comissoes_n_24-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/423/parecer_de_comissao__n_25.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/424/parecer_de_comissao__n_26.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/480/parecer_das_comissoes_2720251222_11541139.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/483/parecer_das_comissoes_2820251222_11552400.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/484/parecer_das_comissoes_2920251222_12001540.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/485/parecer_das_comissoes_projeto_de_lei_30_202520251215_10340694.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/486/parecer_das_comissoes_projeto_de_lei_31_202520251215_10331245.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/448/requerimento_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/449/requerimento_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/450/requerimento_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/451/requerimento_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/452/requerimento_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/453/requerimento_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/454/requerimento_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/455/requerimento_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/456/requerimento_n_011-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/457/requerimento_n_012-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/458/requerimento_n_013-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/7/requerimento_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/6/requerimento_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/8/requerimento_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/9/requerimento_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/10/requerimento_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/11/requerimento_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/12/requerimento_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/13/requerimento_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/14/requerimento_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/15/requerimento_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/16/requerimento_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/17/requerimento_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/18/requerimento_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/19/requerimento_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/27/requerimento_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/42/requerimento_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/49/requerimento_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/51/requerimento_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/141/requerimento_n_52-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/351/requerimento_n_62-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/352/requerimento_n_63-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/355/requerimento_n_64-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/356/requerimento_n_65-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/357/requerimento_n_66-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/358/requerimento_n_67-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/359/requerimento_n_68-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/363/requerimento_n_69-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/364/requerimento_n_70-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/404/requerimento_no_92-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/441/indicacao_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/442/indicacao_n_003-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/443/indicacao_n_004-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/444/indicacao_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2025/439/projeto_de_lei_municipal_n_002-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H143"/>
+  <dimension ref="A1:H145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="134.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -4795,150 +4807,196 @@
     <row r="139" spans="1:8">
       <c r="A139">
         <v>482</v>
       </c>
       <c r="B139">
         <v>2025</v>
       </c>
       <c r="C139">
         <v>595</v>
       </c>
       <c r="D139" t="s">
         <v>243</v>
       </c>
       <c r="E139" t="s">
         <v>244</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H139" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>391</v>
+        <v>492</v>
       </c>
       <c r="B140">
         <v>2025</v>
       </c>
       <c r="C140">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D140" t="s">
         <v>284</v>
       </c>
       <c r="E140" t="s">
         <v>285</v>
       </c>
-      <c r="F140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G140" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H140" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>392</v>
+        <v>493</v>
       </c>
       <c r="B141">
         <v>2025</v>
       </c>
       <c r="C141">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D141" t="s">
         <v>284</v>
       </c>
       <c r="E141" t="s">
         <v>285</v>
       </c>
-      <c r="F141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G141" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H141" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B142">
         <v>2025</v>
       </c>
       <c r="C142">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D142" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="E142" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="F142" t="s">
         <v>138</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H142" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B143">
         <v>2025</v>
       </c>
       <c r="C143">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D143" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="E143" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="F143" t="s">
         <v>138</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H143" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>393</v>
+      </c>
+      <c r="B144">
+        <v>2025</v>
+      </c>
+      <c r="C144">
+        <v>5</v>
+      </c>
+      <c r="D144" t="s">
+        <v>288</v>
+      </c>
+      <c r="E144" t="s">
         <v>289</v>
+      </c>
+      <c r="F144" t="s">
+        <v>138</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H144" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>394</v>
+      </c>
+      <c r="B145">
+        <v>2025</v>
+      </c>
+      <c r="C145">
+        <v>6</v>
+      </c>
+      <c r="D145" t="s">
+        <v>288</v>
+      </c>
+      <c r="E145" t="s">
+        <v>289</v>
+      </c>
+      <c r="F145" t="s">
+        <v>138</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H145" t="s">
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5041,50 +5099,52 @@
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>