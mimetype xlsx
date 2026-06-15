--- v1 (2026-01-28)
+++ v2 (2026-06-15)
@@ -10,74 +10,423 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="176">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Executivo</t>
+  </si>
+  <si>
+    <t>DIRCINEU FRANCISCO BOLINA</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/585/projeto_de_lei_n_387-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo realizar o pagamento de 100% do valor da 13° parcela do repasse anual de 2023 referente ao incentivo do Programa de Agente Comunitário de Saúde e Agente Combate as endemias por meio de incentivo financeiro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/586/projeto_de_lei_n_388-2024.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Recuperação Fiscal do Município de Pugmil - REFIS 2024, concedendo desconto para o pagamento de tributos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/587/projeto_de_lei_n_389-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I da Lei 243, de 18 de dezembro de 2017 que dispõe sobre a organização da Estrutura Administrativa do Poder Executivo do Município de Pugmil e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/588/projeto_de_lei_n_390-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX, do art. 37 da Constituição Federal.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/589/projeto_de_lei_n_391-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a repassar aos profissionais que integram as Equipes de Saúde Bucal - ESB do Município de Pugmil os recursos recebidos da União Federal à título de incentivo para o custeio das equipes - pagamento por desempenho, criando o "Pagamento por Desempenho Portaria GM/MS n° 960/2023" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/590/projeto_de_lei_n_393-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a realização de concurso público para provimento de cargos efetivos do Quadro-Geral do Poder Executivo, dos trabalhadores da saúde e dos profissionais da educação básica do município de Pugmil-TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/591/projeto_de_lei_n_394-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal n° 001/2004, de 20 de fevereiro de 2004, que cria o Conselho Municipal de Segurança Alimentar e Nutricional - COMSEA do município de Pugmil, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/592/projeto_de_lei_n_395-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera PPA/LDO/LOA para o exercício financeiro de 2024 e autoriza abertura de crédito adicional suplementar.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/593/projeto_de_lei_n_396-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Estrutura Administrativa do Poder Executivo do município de Pugmil-TO constantes nas Leis n° 243/2017 e cria as Secretarias da Mulher, da Cultura e das Relações Institucionais, dando, ainda, outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/594/projeto_de_lei_n_397-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo realizar, ao final de cada exercício financeiro, o pagamento de 100% do valor da 13° parcela do repasse anual referente ao incentivo do Programa de Agente Comunitário de Saúde e Agente Combate as endemias por meio de incentivo financeiro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/595/projeto_de_lei_n_398-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação da relação de medicamentos essenciais (REMUNE), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/596/projeto_de_lei_n_399-2024.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal n° 315/2021, que ratificou o protocolo de intenções que realizou a adesão do município ao consórcio conectar.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/597/projeto_de_lei_n_400-2024.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a Lei Federal n° 13.460, de 26 de junho de 2017, e institui o Conselho Municipal de Usuários dos Serviços Públicos (COMUSP).</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/598/projeto_de_lei_n_401-2024.pdf</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/599/projeto_de_lei_n_402-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Cento de Convenções Primeira-Dama Maria Justina "Dona Tina" localizado no Município de Pugmil - TO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/600/projeto_de_lei_n_403-2024.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia do Católico no âmbito do município de Pugmil - TO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/601/projeto_de_lei_n_407-2024.pdf</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/602/projeto_de_lei_n_408-2024.pdf</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/603/projeto_de_lei_n_409-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de Praça Pública a ser construída na Avenida Pium no Setor Bela Vista de "Praça José Neto Cabral da Silva" dá outras providências.</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>GISCARD PARENTE</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/576/projeto_de_decreto_legislativo_n_001-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre ALTERAÇÃO do Anexo I, do Decreto Legislativo n° 001/2023, que trata da Estrutura Organizacional e Quadro de Pessoal do Poder Legislativo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/578/projeto_de_decreto_legislativo_n_002-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre ALTERAÇÃO do Artigo 2° do Decreto Legislativo n° 002/2023, de 11 de maio de 2023, que "Dispõe sobre a reposição de perda salarial e remuneratória da Câmara Municipal de Pugmil - Tocantins, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/580/projeto_de_decreto_legislativo_n_004-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fixação dos subsídios dos Vereadores do Município de Pugmil - TO, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>PRES</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/583/projeto_de_resolucao_n_005-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Emenda Modificativa ao § 1° do Artigo 43 e ao caput do Artigo 45 do Regimento Interno, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/584/projeto_de_resolucao_n_006-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Legislativo Municipal a firmar Convênio com a Cooperativa de Crédito de Livre Admissão do Tocantins CNPJ: 26.960.328/0001-43 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão</t>
+  </si>
+  <si>
+    <t>CCJR - Comissão de Constituição, Justiça e Redação_x000D_
+CFOTC - Comissão de Finanças, Orçamento, Tributação, Fiscalização e Controle</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/625/parecer_de_comissao_1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO Nº 001/2024 - Dispõe sobre ALTERAÇÃO do Anexo I, do Decreto Legislativo n° 01/2023, que trata da Estrutura Organizacional e Quadro de Pessoal do Poder Legislativo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/626/parecer_de_comissao_28.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO Nº 00387/2024 - "Autoriza o Poder Executivo realizar o pagamento de 100% do valor da 13° parcela do repasse anual de 2023 referente ao incentivo do programa de Agente Comunitário de Saúde e Agente de Combate às Endemias por meio de incentivo financeiro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/627/parecer_de_comissao_1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO Nº 00384/2024 - Altera o Anexo I da Lei 243, de 18 de dezembro de 2017 que dispõe sobre a organização da Estrutura Administrativa do Poder Executivo do Município de Pugmil e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/628/parecer_de_comissao_2.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO N° 00388/2024 - Institui o Programa de Recuperação Fiscal do Município de Pugmil - REFIS 2024, concedendo desconto para o pagamento de tributos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/629/parecer_de_comissao_30.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO N° 00390/2024 - Dispõe sobre contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/630/parecer_de_comissao_29.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO N° 00391/2024 - Autoriza o Executivo Municipal a repassar aos profissionais que integram as Equipes de Saúde Bucal - ESB do Município de Pugmil os recursos recebidos da União Federal à título de incentivo para o custeio das equipes - pagamento por desempenho, criando o "Pagamento por Desempenho Portaria GM/MS n° 960/2023" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/631/parecer_de_comissao_3.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO N° 002/2023 - Dispõe sobre ALTERAÇÃO do Artigo 2° do Decreto Legislativo n° 002/2023, de 11 de maio de 2023, que, "Dispõe sobre a reposição de perda salarial e remuneratória da Câmara Municipal de Pugmil - Tocantins, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/632/parecer_de_comissao_4.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO N° 00394/2024 - "Altera dispositivos da Lei Municipal n° 001/2004, de 20 de fevereiro de 2004, que cria o Conselho Municipal de Segurança Alimentar e Nutricional - COMSEA do Município de Pugmil, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>CCJR - Comissão de Constituição, Justiça e Redação_x000D_
+COUSAP - Comissão de Obras Públicas, Urbanismo, Serviços Públicos e Atividades Privadas</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/633/parecer_de_comissao_5.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 0393/2024 - "Autoriza a realização de concurso público para provimento de cargos efetivos do Quadro-Geral do Poder Executivo, dos Trabalhadores da Saúde e dos Profissionais da Educação Básica do Município de Pugmil - TO, e dá providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/634/parecer_de_comissao_7.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO N° 001/2024 - Dispõe sobre o Novo Regimento Interno da Câmara Municipal de PUGMIL - TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/635/parecer_de_comissao_8.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO N° 00395/2024 - "Altera PPA/LDO/LOA para o exercício financeiro de 2024 e autoriza abertura de crédito adicional suplementar."</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/636/parecer_de_comissao_19.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO N° 00396/2024 - "Altera a Estrutura Administrativa do Poder Executivo do Município de Pugmil - Tocantins, constante nas Leis n° 243/2017 e cria as Secretarias da Mulher, da Cultura e das Relações Institucionais, dando, ainda, outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/637/parecer_de_comissao_9.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO N° 00397/2024 - Autoriza o Poder Executivo realizar, ao final de cada exercício financeiro, o pagamento de 100% do valor da 13° parcela do repasse anual referente ao incentivo do Programa de Agente Comunitário de Saúde e Agente de Combate as endemias por meio de incentivo financeiro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/638/parecer_de_comissao_10.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO N° 398/2024 - Dispõe sobre a aprovação da relação de medicamentos essenciais (REMUME), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/639/parecer_de_comissao_32.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO N° 001/2024 - Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e dos Secretários do Município de Pugmil - TO e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/640/parecer_de_comissao_01.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 399/2024 - REVOGA A LEI MUNICIPAL N° 315/2021 - que Ratifica o Protocolo de Intenções que realizou a Adesão do Município ao Consórcio Conectar.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/641/parecer_de_comissao_1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO N° 400/2024 - Regulamenta a Lei Federal n° 13.460, de 26 de junho de 2017, e institui o conselho municipal de usuários dos serviços públicos (comusp).</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/642/parecer_de_comissao_13.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 00402 DE 10 DE OUTUBRO DE 2024 - Dispõe sobre a denominação do Cento de Convenções Primeira-Dama Maria Justina "Dona Tina" localizado no Município de Pugmil - TO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/643/parecer_de_comissao_14.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 00401 DE 10 DE OUTUBRO DE 2024 - "Altera PPA/LDO/LOA para o exercício financeiros de 2024 e autoriza abertura de crédito adicional suplementar.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/644/parecer_de_comissao_15.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 00403 DE 10 DE OUTUBRO DE 2024 - Institui o Dia do Católico no âmbito do município de Pugmil - TO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/645/parecer_de_comissao_23.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 406/2024 - Estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Pugmil, para o exercício financeiro de 2025.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/646/parecer_de_comissao_24.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 405/2024 - Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária - 2025, ano de referência 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/647/parecer_de_comissao_25.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 404/2024 - Dispõe sobre o Plano Plurianual para o período de 2022 a 2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/648/parecer_de_comissao_34.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO N° 005/2024, 12 DE NOVEMBRO DE 2024 - Dispõe sobre Emenda Modificativa ao § 1° do Artigo 43 e ao caput do Artigo 45 do Regimento Interno, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/649/parecer_de_comissao_20.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 408/2024 - Altera o Anexo I da Lei 243, de 18 de dezembro de 2017 que dispõe sobre a Organização da Estrutura Administrativa do Poder Executivo do Município de Pugmil e dá outras providências.</t>
+  </si>
+  <si>
+    <t>CCJR - Comissão de Constituição, Justiça e Redação_x000D_
+CFOTC - Comissão de Finanças, Orçamento, Tributação, Fiscalização e Controle_x000D_
+COUSAP - Comissão de Obras Públicas, Urbanismo, Serviços Públicos e Atividades Privadas</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/650/parecer_de_comissao_21.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 409/2024 - Dispõe sobre a denominação de Praça Pública localizada na Avenida Pium no Setor Bela Vista de José Neto Cabral da Silva e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/651/parecer_de_comissao_22.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 407/2024 - Dispõe a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal.</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/652/parecer_de_comissao_33.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO N° 006/2024 - Autoriza o Poder Legislativo a firmar convênio com a Cooperativa de Crédito de Livre Admissão do Tocantins CNPJ: 26.960.328/001-43 e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Aldo Rodrigues Coelho_x000D_
 Alessandro Ribeiro de Sá_x000D_
 Fabiano Peixoto Cardoso_x000D_
 GISCARD PARENTE_x000D_
 Raynne Cabral Carneiro_x000D_
 SANDRA GOMES</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2024/145/requerimento_001-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo viabilize a instalação de Câmeras de vídeo - monitoramento no perímetro urbano desta cidade de Pugmil - Tocantins</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2024/146/requerimento_002-2024.pdf</t>
   </si>
   <si>
@@ -239,50 +588,62 @@
     <t>Requer que o Poder Executivo realize através do Coordenador de Esporte de Pugmil, a ampliação da irrigação do Estádio de Futebol Antônio Xupé, a fim de melhorar a manutenção da grama.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2024/160/requerimento_016-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo viabilize a construção de um ABRIGO PARA CUIDAR DE IDOSOS com necessidades especiais e/ou hospitalares.</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2024/161/requerimento_017-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo viabilize a disponibilidade de um veículo com motorista, para ficar à disposição do Conselho Tutelar de Pugmil, com a máxima urgência.</t>
   </si>
   <si>
     <t>Aldo Rodrigues Coelho_x000D_
 DAYANE DO VALE_x000D_
 Fabiano Peixoto Cardoso_x000D_
 SANDRA GOMES</t>
   </si>
   <si>
     <t>http://146.190.132.89/sapl/public/materialegislativa/2024/162/requerimento_018-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo viabilize  a construção exclusiva para sediar o Conselho Tutelar de Pugmil.</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://146.190.132.89/sapl/public/materialegislativa/2024/582/projeto_de_lei_do_legislativo_n_001-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e dos Secretários do Município de Pugmil - TO, e adota outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -586,585 +947,2016 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/145/requerimento_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/146/requerimento_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/147/requerimento_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/148/requerimento_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/149/requerimento_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/150/requerimento_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/151/requerimento_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/152/requerimento_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/153/requerimento_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/154/requerimento_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/155/requerimento_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/156/requerimento_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/157/requerimento_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/158/requerimento_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/159/requerimento_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/160/requerimento_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/161/requerimento_017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/162/requerimento_018-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/585/projeto_de_lei_n_387-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/586/projeto_de_lei_n_388-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/587/projeto_de_lei_n_389-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/588/projeto_de_lei_n_390-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/589/projeto_de_lei_n_391-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/590/projeto_de_lei_n_393-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/591/projeto_de_lei_n_394-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/592/projeto_de_lei_n_395-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/593/projeto_de_lei_n_396-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/594/projeto_de_lei_n_397-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/595/projeto_de_lei_n_398-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/596/projeto_de_lei_n_399-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/597/projeto_de_lei_n_400-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/598/projeto_de_lei_n_401-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/599/projeto_de_lei_n_402-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/600/projeto_de_lei_n_403-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/601/projeto_de_lei_n_407-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/602/projeto_de_lei_n_408-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/603/projeto_de_lei_n_409-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/576/projeto_de_decreto_legislativo_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/578/projeto_de_decreto_legislativo_n_002-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/580/projeto_de_decreto_legislativo_n_004-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/583/projeto_de_resolucao_n_005-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/584/projeto_de_resolucao_n_006-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/625/parecer_de_comissao_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/626/parecer_de_comissao_28.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/627/parecer_de_comissao_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/628/parecer_de_comissao_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/629/parecer_de_comissao_30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/630/parecer_de_comissao_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/631/parecer_de_comissao_3.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/632/parecer_de_comissao_4.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/633/parecer_de_comissao_5.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/634/parecer_de_comissao_7.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/635/parecer_de_comissao_8.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/636/parecer_de_comissao_19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/637/parecer_de_comissao_9.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/638/parecer_de_comissao_10.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/639/parecer_de_comissao_32.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/640/parecer_de_comissao_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/641/parecer_de_comissao_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/642/parecer_de_comissao_13.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/643/parecer_de_comissao_14.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/644/parecer_de_comissao_15.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/645/parecer_de_comissao_23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/646/parecer_de_comissao_24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/647/parecer_de_comissao_25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/648/parecer_de_comissao_34.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/649/parecer_de_comissao_20.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/650/parecer_de_comissao_21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/651/parecer_de_comissao_22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/652/parecer_de_comissao_33.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/145/requerimento_001-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/146/requerimento_002-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/147/requerimento_003-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/148/requerimento_004-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/149/requerimento_005-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/150/requerimento_006-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/151/requerimento_007-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/152/requerimento_008-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/153/requerimento_009-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/154/requerimento_010-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/155/requerimento_011-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/156/requerimento_012-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/157/requerimento_013-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/158/requerimento_014-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/159/requerimento_015-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/160/requerimento_016-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/161/requerimento_017-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/162/requerimento_018-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://146.190.132.89/sapl/public/materialegislativa/2024/582/projeto_de_lei_do_legislativo_n_001-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="220" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="80.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>145</v>
+        <v>585</v>
       </c>
       <c r="B2">
         <v>2024</v>
       </c>
       <c r="C2">
-        <v>1</v>
+        <v>387</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>146</v>
+        <v>586</v>
       </c>
       <c r="B3">
         <v>2024</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>388</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>147</v>
+        <v>587</v>
       </c>
       <c r="B4">
         <v>2024</v>
       </c>
       <c r="C4">
-        <v>3</v>
+        <v>389</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>148</v>
+        <v>588</v>
       </c>
       <c r="B5">
         <v>2024</v>
       </c>
       <c r="C5">
-        <v>4</v>
+        <v>390</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>149</v>
+        <v>589</v>
       </c>
       <c r="B6">
         <v>2024</v>
       </c>
       <c r="C6">
-        <v>5</v>
+        <v>391</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>150</v>
+        <v>590</v>
       </c>
       <c r="B7">
         <v>2024</v>
       </c>
       <c r="C7">
-        <v>6</v>
+        <v>393</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>151</v>
+        <v>591</v>
       </c>
       <c r="B8">
         <v>2024</v>
       </c>
       <c r="C8">
-        <v>7</v>
+        <v>394</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H8" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>152</v>
+        <v>592</v>
       </c>
       <c r="B9">
         <v>2024</v>
       </c>
       <c r="C9">
-        <v>8</v>
+        <v>395</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>153</v>
+        <v>593</v>
       </c>
       <c r="B10">
         <v>2024</v>
       </c>
       <c r="C10">
-        <v>9</v>
+        <v>396</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="H10" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>154</v>
+        <v>594</v>
       </c>
       <c r="B11">
         <v>2024</v>
       </c>
       <c r="C11">
-        <v>10</v>
+        <v>397</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="H11" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>155</v>
+        <v>595</v>
       </c>
       <c r="B12">
         <v>2024</v>
       </c>
       <c r="C12">
-        <v>11</v>
+        <v>398</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="H12" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>156</v>
+        <v>596</v>
       </c>
       <c r="B13">
         <v>2024</v>
       </c>
       <c r="C13">
-        <v>12</v>
+        <v>399</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H13" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>157</v>
+        <v>597</v>
       </c>
       <c r="B14">
         <v>2024</v>
       </c>
       <c r="C14">
-        <v>13</v>
+        <v>400</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="H14" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>158</v>
+        <v>598</v>
       </c>
       <c r="B15">
         <v>2024</v>
       </c>
       <c r="C15">
-        <v>14</v>
+        <v>401</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="H15" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>159</v>
+        <v>599</v>
       </c>
       <c r="B16">
         <v>2024</v>
       </c>
       <c r="C16">
-        <v>15</v>
+        <v>402</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="H16" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>160</v>
+        <v>600</v>
       </c>
       <c r="B17">
         <v>2024</v>
       </c>
       <c r="C17">
-        <v>16</v>
+        <v>403</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="H17" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>161</v>
+        <v>601</v>
       </c>
       <c r="B18">
         <v>2024</v>
       </c>
       <c r="C18">
-        <v>17</v>
+        <v>407</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="H18" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>162</v>
+        <v>602</v>
       </c>
       <c r="B19">
         <v>2024</v>
       </c>
       <c r="C19">
-        <v>18</v>
+        <v>408</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20">
+        <v>603</v>
+      </c>
+      <c r="B20">
+        <v>2024</v>
+      </c>
+      <c r="C20">
+        <v>409</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H20" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>576</v>
+      </c>
+      <c r="B21">
+        <v>2024</v>
+      </c>
+      <c r="C21">
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" t="s">
+        <v>48</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H21" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>578</v>
+      </c>
+      <c r="B22">
+        <v>2024</v>
+      </c>
+      <c r="C22">
+        <v>2</v>
+      </c>
+      <c r="D22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E22" t="s">
+        <v>47</v>
+      </c>
+      <c r="F22" t="s">
+        <v>48</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H22" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>580</v>
+      </c>
+      <c r="B23">
+        <v>2024</v>
+      </c>
+      <c r="C23">
+        <v>4</v>
+      </c>
+      <c r="D23" t="s">
+        <v>46</v>
+      </c>
+      <c r="E23" t="s">
+        <v>47</v>
+      </c>
+      <c r="F23" t="s">
+        <v>48</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H23" t="s">
         <v>54</v>
       </c>
-      <c r="G19" s="1" t="s">
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>583</v>
+      </c>
+      <c r="B24">
+        <v>2024</v>
+      </c>
+      <c r="C24">
+        <v>5</v>
+      </c>
+      <c r="D24" t="s">
         <v>55</v>
       </c>
-      <c r="H19" t="s">
+      <c r="E24" t="s">
         <v>56</v>
+      </c>
+      <c r="F24" t="s">
+        <v>48</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H24" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>584</v>
+      </c>
+      <c r="B25">
+        <v>2024</v>
+      </c>
+      <c r="C25">
+        <v>6</v>
+      </c>
+      <c r="D25" t="s">
+        <v>55</v>
+      </c>
+      <c r="E25" t="s">
+        <v>56</v>
+      </c>
+      <c r="F25" t="s">
+        <v>48</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H25" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>625</v>
+      </c>
+      <c r="B26">
+        <v>2024</v>
+      </c>
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" t="s">
+        <v>62</v>
+      </c>
+      <c r="F26" t="s">
+        <v>63</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H26" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>626</v>
+      </c>
+      <c r="B27">
+        <v>2024</v>
+      </c>
+      <c r="C27">
+        <v>2</v>
+      </c>
+      <c r="D27" t="s">
+        <v>61</v>
+      </c>
+      <c r="E27" t="s">
+        <v>62</v>
+      </c>
+      <c r="F27" t="s">
+        <v>66</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H27" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>627</v>
+      </c>
+      <c r="B28">
+        <v>2024</v>
+      </c>
+      <c r="C28">
+        <v>3</v>
+      </c>
+      <c r="D28" t="s">
+        <v>61</v>
+      </c>
+      <c r="E28" t="s">
+        <v>62</v>
+      </c>
+      <c r="F28" t="s">
+        <v>63</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H28" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>628</v>
+      </c>
+      <c r="B29">
+        <v>2024</v>
+      </c>
+      <c r="C29">
+        <v>4</v>
+      </c>
+      <c r="D29" t="s">
+        <v>61</v>
+      </c>
+      <c r="E29" t="s">
+        <v>62</v>
+      </c>
+      <c r="F29" t="s">
+        <v>66</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H29" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
+        <v>629</v>
+      </c>
+      <c r="B30">
+        <v>2024</v>
+      </c>
+      <c r="C30">
+        <v>5</v>
+      </c>
+      <c r="D30" t="s">
+        <v>61</v>
+      </c>
+      <c r="E30" t="s">
+        <v>62</v>
+      </c>
+      <c r="F30" t="s">
+        <v>66</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H30" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>630</v>
+      </c>
+      <c r="B31">
+        <v>2024</v>
+      </c>
+      <c r="C31">
+        <v>6</v>
+      </c>
+      <c r="D31" t="s">
+        <v>61</v>
+      </c>
+      <c r="E31" t="s">
+        <v>62</v>
+      </c>
+      <c r="F31" t="s">
+        <v>63</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H31" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32">
+        <v>631</v>
+      </c>
+      <c r="B32">
+        <v>2024</v>
+      </c>
+      <c r="C32">
+        <v>7</v>
+      </c>
+      <c r="D32" t="s">
+        <v>61</v>
+      </c>
+      <c r="E32" t="s">
+        <v>62</v>
+      </c>
+      <c r="F32" t="s">
+        <v>63</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H32" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33">
+        <v>632</v>
+      </c>
+      <c r="B33">
+        <v>2024</v>
+      </c>
+      <c r="C33">
+        <v>8</v>
+      </c>
+      <c r="D33" t="s">
+        <v>61</v>
+      </c>
+      <c r="E33" t="s">
+        <v>62</v>
+      </c>
+      <c r="F33" t="s">
+        <v>66</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H33" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>633</v>
+      </c>
+      <c r="B34">
+        <v>2024</v>
+      </c>
+      <c r="C34">
+        <v>9</v>
+      </c>
+      <c r="D34" t="s">
+        <v>61</v>
+      </c>
+      <c r="E34" t="s">
+        <v>62</v>
+      </c>
+      <c r="F34" t="s">
+        <v>81</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H34" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>634</v>
+      </c>
+      <c r="B35">
+        <v>2024</v>
+      </c>
+      <c r="C35">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>61</v>
+      </c>
+      <c r="E35" t="s">
+        <v>62</v>
+      </c>
+      <c r="F35" t="s">
+        <v>66</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H35" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>635</v>
+      </c>
+      <c r="B36">
+        <v>2024</v>
+      </c>
+      <c r="C36">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
+        <v>61</v>
+      </c>
+      <c r="E36" t="s">
+        <v>62</v>
+      </c>
+      <c r="F36" t="s">
+        <v>63</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H36" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>636</v>
+      </c>
+      <c r="B37">
+        <v>2024</v>
+      </c>
+      <c r="C37">
+        <v>12</v>
+      </c>
+      <c r="D37" t="s">
+        <v>61</v>
+      </c>
+      <c r="E37" t="s">
+        <v>62</v>
+      </c>
+      <c r="F37" t="s">
+        <v>63</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H37" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>637</v>
+      </c>
+      <c r="B38">
+        <v>2024</v>
+      </c>
+      <c r="C38">
+        <v>13</v>
+      </c>
+      <c r="D38" t="s">
+        <v>61</v>
+      </c>
+      <c r="E38" t="s">
+        <v>62</v>
+      </c>
+      <c r="F38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H38" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>638</v>
+      </c>
+      <c r="B39">
+        <v>2024</v>
+      </c>
+      <c r="C39">
+        <v>14</v>
+      </c>
+      <c r="D39" t="s">
+        <v>61</v>
+      </c>
+      <c r="E39" t="s">
+        <v>62</v>
+      </c>
+      <c r="F39" t="s">
+        <v>66</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H39" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>639</v>
+      </c>
+      <c r="B40">
+        <v>2024</v>
+      </c>
+      <c r="C40">
+        <v>15</v>
+      </c>
+      <c r="D40" t="s">
+        <v>61</v>
+      </c>
+      <c r="E40" t="s">
+        <v>62</v>
+      </c>
+      <c r="F40" t="s">
+        <v>63</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H40" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>640</v>
+      </c>
+      <c r="B41">
+        <v>2024</v>
+      </c>
+      <c r="C41">
+        <v>16</v>
+      </c>
+      <c r="D41" t="s">
+        <v>61</v>
+      </c>
+      <c r="E41" t="s">
+        <v>62</v>
+      </c>
+      <c r="F41" t="s">
+        <v>66</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H41" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>641</v>
+      </c>
+      <c r="B42">
+        <v>2024</v>
+      </c>
+      <c r="C42">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
+        <v>61</v>
+      </c>
+      <c r="E42" t="s">
+        <v>62</v>
+      </c>
+      <c r="F42" t="s">
+        <v>66</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H42" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>642</v>
+      </c>
+      <c r="B43">
+        <v>2024</v>
+      </c>
+      <c r="C43">
+        <v>18</v>
+      </c>
+      <c r="D43" t="s">
+        <v>61</v>
+      </c>
+      <c r="E43" t="s">
+        <v>62</v>
+      </c>
+      <c r="F43" t="s">
+        <v>81</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H43" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>643</v>
+      </c>
+      <c r="B44">
+        <v>2024</v>
+      </c>
+      <c r="C44">
+        <v>19</v>
+      </c>
+      <c r="D44" t="s">
+        <v>61</v>
+      </c>
+      <c r="E44" t="s">
+        <v>62</v>
+      </c>
+      <c r="F44" t="s">
+        <v>63</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H44" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>644</v>
+      </c>
+      <c r="B45">
+        <v>2024</v>
+      </c>
+      <c r="C45">
+        <v>20</v>
+      </c>
+      <c r="D45" t="s">
+        <v>61</v>
+      </c>
+      <c r="E45" t="s">
+        <v>62</v>
+      </c>
+      <c r="F45" t="s">
+        <v>66</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H45" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>645</v>
+      </c>
+      <c r="B46">
+        <v>2024</v>
+      </c>
+      <c r="C46">
+        <v>21</v>
+      </c>
+      <c r="D46" t="s">
+        <v>61</v>
+      </c>
+      <c r="E46" t="s">
+        <v>62</v>
+      </c>
+      <c r="F46" t="s">
+        <v>63</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H46" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>646</v>
+      </c>
+      <c r="B47">
+        <v>2024</v>
+      </c>
+      <c r="C47">
+        <v>22</v>
+      </c>
+      <c r="D47" t="s">
+        <v>61</v>
+      </c>
+      <c r="E47" t="s">
+        <v>62</v>
+      </c>
+      <c r="F47" t="s">
+        <v>66</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H47" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>647</v>
+      </c>
+      <c r="B48">
+        <v>2024</v>
+      </c>
+      <c r="C48">
+        <v>23</v>
+      </c>
+      <c r="D48" t="s">
+        <v>61</v>
+      </c>
+      <c r="E48" t="s">
+        <v>62</v>
+      </c>
+      <c r="F48" t="s">
+        <v>63</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H48" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>648</v>
+      </c>
+      <c r="B49">
+        <v>2024</v>
+      </c>
+      <c r="C49">
+        <v>24</v>
+      </c>
+      <c r="D49" t="s">
+        <v>61</v>
+      </c>
+      <c r="E49" t="s">
+        <v>62</v>
+      </c>
+      <c r="F49" t="s">
+        <v>63</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H49" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>649</v>
+      </c>
+      <c r="B50">
+        <v>2024</v>
+      </c>
+      <c r="C50">
+        <v>25</v>
+      </c>
+      <c r="D50" t="s">
+        <v>61</v>
+      </c>
+      <c r="E50" t="s">
+        <v>62</v>
+      </c>
+      <c r="F50" t="s">
+        <v>63</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H50" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>650</v>
+      </c>
+      <c r="B51">
+        <v>2024</v>
+      </c>
+      <c r="C51">
+        <v>26</v>
+      </c>
+      <c r="D51" t="s">
+        <v>61</v>
+      </c>
+      <c r="E51" t="s">
+        <v>62</v>
+      </c>
+      <c r="F51" t="s">
+        <v>116</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H51" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>651</v>
+      </c>
+      <c r="B52">
+        <v>2024</v>
+      </c>
+      <c r="C52">
+        <v>27</v>
+      </c>
+      <c r="D52" t="s">
+        <v>61</v>
+      </c>
+      <c r="E52" t="s">
+        <v>62</v>
+      </c>
+      <c r="F52" t="s">
+        <v>63</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H52" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>652</v>
+      </c>
+      <c r="B53">
+        <v>2024</v>
+      </c>
+      <c r="C53">
+        <v>28</v>
+      </c>
+      <c r="D53" t="s">
+        <v>61</v>
+      </c>
+      <c r="E53" t="s">
+        <v>62</v>
+      </c>
+      <c r="F53" t="s">
+        <v>63</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H53" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>145</v>
+      </c>
+      <c r="B54">
+        <v>2024</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" t="s">
+        <v>123</v>
+      </c>
+      <c r="E54" t="s">
+        <v>124</v>
+      </c>
+      <c r="F54" t="s">
+        <v>125</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H54" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>146</v>
+      </c>
+      <c r="B55">
+        <v>2024</v>
+      </c>
+      <c r="C55">
+        <v>2</v>
+      </c>
+      <c r="D55" t="s">
+        <v>123</v>
+      </c>
+      <c r="E55" t="s">
+        <v>124</v>
+      </c>
+      <c r="F55" t="s">
+        <v>125</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H55" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>147</v>
+      </c>
+      <c r="B56">
+        <v>2024</v>
+      </c>
+      <c r="C56">
+        <v>3</v>
+      </c>
+      <c r="D56" t="s">
+        <v>123</v>
+      </c>
+      <c r="E56" t="s">
+        <v>124</v>
+      </c>
+      <c r="F56" t="s">
+        <v>130</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H56" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>148</v>
+      </c>
+      <c r="B57">
+        <v>2024</v>
+      </c>
+      <c r="C57">
+        <v>4</v>
+      </c>
+      <c r="D57" t="s">
+        <v>123</v>
+      </c>
+      <c r="E57" t="s">
+        <v>124</v>
+      </c>
+      <c r="F57" t="s">
+        <v>133</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H57" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>149</v>
+      </c>
+      <c r="B58">
+        <v>2024</v>
+      </c>
+      <c r="C58">
+        <v>5</v>
+      </c>
+      <c r="D58" t="s">
+        <v>123</v>
+      </c>
+      <c r="E58" t="s">
+        <v>124</v>
+      </c>
+      <c r="F58" t="s">
+        <v>136</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H58" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>150</v>
+      </c>
+      <c r="B59">
+        <v>2024</v>
+      </c>
+      <c r="C59">
+        <v>6</v>
+      </c>
+      <c r="D59" t="s">
+        <v>123</v>
+      </c>
+      <c r="E59" t="s">
+        <v>124</v>
+      </c>
+      <c r="F59" t="s">
+        <v>139</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H59" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>151</v>
+      </c>
+      <c r="B60">
+        <v>2024</v>
+      </c>
+      <c r="C60">
+        <v>7</v>
+      </c>
+      <c r="D60" t="s">
+        <v>123</v>
+      </c>
+      <c r="E60" t="s">
+        <v>124</v>
+      </c>
+      <c r="F60" t="s">
+        <v>136</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H60" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>152</v>
+      </c>
+      <c r="B61">
+        <v>2024</v>
+      </c>
+      <c r="C61">
+        <v>8</v>
+      </c>
+      <c r="D61" t="s">
+        <v>123</v>
+      </c>
+      <c r="E61" t="s">
+        <v>124</v>
+      </c>
+      <c r="F61" t="s">
+        <v>144</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H61" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>153</v>
+      </c>
+      <c r="B62">
+        <v>2024</v>
+      </c>
+      <c r="C62">
+        <v>9</v>
+      </c>
+      <c r="D62" t="s">
+        <v>123</v>
+      </c>
+      <c r="E62" t="s">
+        <v>124</v>
+      </c>
+      <c r="F62" t="s">
+        <v>147</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H62" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>154</v>
+      </c>
+      <c r="B63">
+        <v>2024</v>
+      </c>
+      <c r="C63">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>123</v>
+      </c>
+      <c r="E63" t="s">
+        <v>124</v>
+      </c>
+      <c r="F63" t="s">
+        <v>150</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H63" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>155</v>
+      </c>
+      <c r="B64">
+        <v>2024</v>
+      </c>
+      <c r="C64">
+        <v>11</v>
+      </c>
+      <c r="D64" t="s">
+        <v>123</v>
+      </c>
+      <c r="E64" t="s">
+        <v>124</v>
+      </c>
+      <c r="F64" t="s">
+        <v>150</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H64" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>156</v>
+      </c>
+      <c r="B65">
+        <v>2024</v>
+      </c>
+      <c r="C65">
+        <v>12</v>
+      </c>
+      <c r="D65" t="s">
+        <v>123</v>
+      </c>
+      <c r="E65" t="s">
+        <v>124</v>
+      </c>
+      <c r="F65" t="s">
+        <v>150</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H65" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>157</v>
+      </c>
+      <c r="B66">
+        <v>2024</v>
+      </c>
+      <c r="C66">
+        <v>13</v>
+      </c>
+      <c r="D66" t="s">
+        <v>123</v>
+      </c>
+      <c r="E66" t="s">
+        <v>124</v>
+      </c>
+      <c r="F66" t="s">
+        <v>157</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H66" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>158</v>
+      </c>
+      <c r="B67">
+        <v>2024</v>
+      </c>
+      <c r="C67">
+        <v>14</v>
+      </c>
+      <c r="D67" t="s">
+        <v>123</v>
+      </c>
+      <c r="E67" t="s">
+        <v>124</v>
+      </c>
+      <c r="F67" t="s">
+        <v>157</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H67" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68">
+        <v>159</v>
+      </c>
+      <c r="B68">
+        <v>2024</v>
+      </c>
+      <c r="C68">
+        <v>15</v>
+      </c>
+      <c r="D68" t="s">
+        <v>123</v>
+      </c>
+      <c r="E68" t="s">
+        <v>124</v>
+      </c>
+      <c r="F68" t="s">
+        <v>162</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H68" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69">
+        <v>160</v>
+      </c>
+      <c r="B69">
+        <v>2024</v>
+      </c>
+      <c r="C69">
+        <v>16</v>
+      </c>
+      <c r="D69" t="s">
+        <v>123</v>
+      </c>
+      <c r="E69" t="s">
+        <v>124</v>
+      </c>
+      <c r="F69" t="s">
+        <v>162</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H69" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70">
+        <v>161</v>
+      </c>
+      <c r="B70">
+        <v>2024</v>
+      </c>
+      <c r="C70">
+        <v>17</v>
+      </c>
+      <c r="D70" t="s">
+        <v>123</v>
+      </c>
+      <c r="E70" t="s">
+        <v>124</v>
+      </c>
+      <c r="F70" t="s">
+        <v>162</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H70" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>162</v>
+      </c>
+      <c r="B71">
+        <v>2024</v>
+      </c>
+      <c r="C71">
+        <v>18</v>
+      </c>
+      <c r="D71" t="s">
+        <v>123</v>
+      </c>
+      <c r="E71" t="s">
+        <v>124</v>
+      </c>
+      <c r="F71" t="s">
+        <v>169</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H71" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>582</v>
+      </c>
+      <c r="B72">
+        <v>2024</v>
+      </c>
+      <c r="C72">
+        <v>1</v>
+      </c>
+      <c r="D72" t="s">
+        <v>172</v>
+      </c>
+      <c r="E72" t="s">
+        <v>173</v>
+      </c>
+      <c r="F72" t="s">
+        <v>48</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H72" t="s">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>